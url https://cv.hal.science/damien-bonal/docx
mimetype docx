--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Bonal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9602-8603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145309525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family imprint reveals basin-wide patterns of Amazon forest embolism resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Valentim Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago S F Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Coelho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.2073. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-69892-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and environmental drivers of methane and nitrous oxide fluxes at the soil and ecosystem levels in a wet tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia M Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8031-8046. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-8031-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forests in the Americas are changing too slowly to track climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Aguirre-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Corral-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guadalupe Nava-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6738), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adl5414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nemetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincyane Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy functional trait variation across Earth’s tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Aguirre-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongjie Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans ter Steege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity and structure modulate human health benefits and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.485-497. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-025-01547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROLL 4.0: representing water and carbon fluxes, leaf phenology, and intraspecific trait variation in a mixed-species individual-based forest dynamics model – Part 2: Model evaluation for two Amazonian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian J Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G C Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boisseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (16), pp.5205-5243. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the subdaily variations in methane, nitrous oxide and carbon dioxide fluxes from upland tropical tree stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Salomόn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Machacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245 (6), pp.2451-2466. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nemetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Derroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred drought‐induced plant allocation shifts and their impact on drought legacy at a tropical forest site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Famiglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anthony Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Foltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pace of life for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalasia Bialic-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcelderry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Zuidema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (6717), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adk9616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-mixing effects on crown dimensions and canopy packing in a young pine–birch plantation are modulated by stand density and irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.197-216. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinïa Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of South American tropical forests to an extreme climate anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaiane Rodrigues de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Monteagudo-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.967-974. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01776-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating climatic drivers of photosynthesis by tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wennberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.4811-4825. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1717-1731. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Derroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239 (2), pp.576-591. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.458-463. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 469, pp.109969. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth modulates productivity and biomass across Amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaiane Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Schietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor O. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emílio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.1571-1588. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and tree water-use efficiencies of Populus deltoides × P. nigra in mixed forest and agroforestry plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (12), pp.2432-2445. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpac094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three major axes of terrestrial ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Musavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob A Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7881), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing beech with fir or pubescent oak does not help mitigate drought exposure at the limit of its climatic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.118840. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic traits of Neotropical canopy liana and tree species across a broad range of wood density: implications for predicting drought mortality with models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark de Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyda Acosta-Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meinzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaa106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the pulse of Earth's tropical forests using networks of highly distributed plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Blundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Carilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustina Malizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Malizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for seasonal controls of leaf abscission and productivity in evergreen broadleaved tropical and subtropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.100154. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xinn.2021.100154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of modeling plant responses to low soil moisture in JULESvn4.9 and evaluation against flux tower measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna B Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina E Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Duran Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3269 - 3294. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3269-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing increases drought exposure through a faster growth in beech, but not in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffel Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 479, pp.118593. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global transpiration data from sap flow measurements: the SAPFLUXNET database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Flo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Adorján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.2607 - 2649. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (4), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01094-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree mode of death and mortality risk factors across Amazon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fauset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18996-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global abundance of tree palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Muscarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emílio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferry Slik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (9), pp.1495-1514. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of tree species mixture effects on wood δ13C along an environmental gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01224-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term thermal sensitivity of Earth’s tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J P Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Affum-Baffoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6493), pp.869-874. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the relative role of light and water competition between lianas and trees in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Cowdery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smith‐martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 109 (1), pp.519-540. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global distribution of leaf chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.111479. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of admixture proportion and tree density on water acquisition depth for European beech (Fagus sylvatica L.) and sycamore maple (Acer pseudoplatanus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canfora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Degradation on Water, Energy, and Carbon Cycling of the Amazon Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Saatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jg005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem transpiration and evaporation: insights from three water flux partitioning methods across FLUXNET sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pérez‐priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (12), pp.6916-6930. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pantropical response of soil moisture to El Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt C Solander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent D Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Carioca de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly R Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Carter Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.2303 - 2322. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-2303-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Space-based albedo products from upscaled tower-based measurements over Heterogeneous and Homogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Peter Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kharbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woodgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.833. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12050833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable, low-cost relaxed eddy accumulation (REA) system for quantifying ecosystem-level fluxes of volatile organics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Turnipseed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Shertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Potosnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.117764. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation mediates sap flux sensitivity to evaporative demand in the neotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Alonso-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Asbjornsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (3), pp.519-530. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-019-04513-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional response of Amazon forests to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of liana infestation on the demography and carbon cycle of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredo Porcia E Brugnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Krishna Moorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes de Deurwaerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (11), pp.3767-3780. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming and drought modify belowground interactions for water among coexisting plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Sevanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Borrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd E Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (4), pp.115. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0905-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual and seasonal variations in ecosystem transpiration and water use efficiency in a tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f10010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biophysics, ecology, and biogeochemistry of functionally diverse, vertically and horizontally heterogeneous ecosystems: the Ecosystem Demography model, version 2.2 – Part 2: Model evaluation for tropical South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan G Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi M Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail L S Swann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Medvigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.4347-4374. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-4347-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem heterogeneity and diversity mitigate Amazon forest resilience to frequent extreme droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan G. Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi M. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (3), pp.914-931. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-atmosphere exchange of carbon dioxide in tropical rainforests: Sensitivity to environmental drivers and flux measurement methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bromley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 263, pp.292-307. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Editor to the comment by Schipper & Smith to our paper entitled &amp;quot;Continuous soil carbon storage of old permanent pastures in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Mascarenha Grise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.e732-e733. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Quercus robur and two potential climate change winners— Quercus pubescens and Quercus ilex —To two years summer drought in a semi-controlled competition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Früchtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brüggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and trade-offs among hydraulic safety, efficiency and drought avoidance traits in Amazonian rainforest canopy tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E de Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob E Vogenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (3), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana and tree below-ground water competition-evidence for water resource partitioning during the dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes de Deurwaerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hervé-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petronelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.1071-1083. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel correction for biases in forest eddy covariance carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew N. Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy R. Hutyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenia Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 250-251, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives long-term variations in carbon flux and balance in a tropical rainforest in French Guiana ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253-254, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme droughts affecting Mediterranean tree species’ growth and water-use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1127-1137. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-season decline in tree sapflux is correlated with leaf turgor loss point in a tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maréchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan K. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (10), pp.2285-2297. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives forest stand resistance to natural disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-017-0064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity affects chlorophyllafluorescence and other leaf traits of tree species in a boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia Nogales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Finer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and Long-term influence of litter quality and quantity on simulated heterotrophic soil respiration in a lowland tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.1190-1204. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-016-0104-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous soil carbon storage of old permanent pastures in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Mascarenha Grise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3382-3392. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying deforestation and forest degradation with thermal response.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghai Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peili Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cleverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607-608, pp.1286-1292. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing oak and pine trees does not improve the functional response to severe drought in central French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4, article n°72), pp.11. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Unexpected Photosynthetic Seasonality in Amazonian Evergreen Forests by Using an Improved Diffuse Fraction-Based Light Use Efficiency Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto R. da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Rap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.3014-3030. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the fingerprint of drought across Europe’s forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40663-017-0111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling leaf respiration with nitrogen and phosphorus in tropical forests across two continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Zaragoza-Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew H. Turnbull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (3), pp.1064 - 1077. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and carbon storage across the tropical forest biome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. P. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Qie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.39102. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep39102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size and local neighbourhood affect foliar nutrient content in a mixed plantation of beech ( Fagus sylvatica ) and maple ( Acer pseudoplatanus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Nickmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 400, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate seasonality limits leaf carbon assimilation and wood productivity in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana O. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (8), pp.2537-2562. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-2537-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in stem mortality rates determines patterns of above-ground biomass in Amazonian forests: implications for dynamic global vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle O. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes de Deurwaerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.3996-4013. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought responses by individual tree species are not often correlated with tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seid Dawud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (6), pp.1725-1734. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global parameterization and validation of a two-leaf light use efficiency model for predicting gross primary production across FLUXNET sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaocui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing M. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.1045 - 1072. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JG002876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon forest response to repeated droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. W. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.964-982. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of competition and water availability on above- and below-ground growth and functional traits of European beech at juvenile level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.21 - 30. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching the phenology of Net Ecosystem Exchange and vegetation indices estimated with MODIS and FLUXNET in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balzarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguy-Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.290 - 300. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological significance of forest tree defoliation: Results from a survey in a mixed forest in Tuscany (central Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Feducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Fotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361, pp.170 - 178. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary heritage influences Amazon tree ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Coelho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel J. W. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (1844), </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of tropical rainforests to drought—lessons from recent research and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, First online: 25 September 2015 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0522-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term decline of the Amazon carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J W Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O L Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T R Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T R Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 519 (7543), pp.344-348. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic diversity of Amazonian tree communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurídice N. Honorio Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toby Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11), pp.1295 - 1307. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of species interactions on transpiration of Mediterranean tree species during a summer drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (2), pp.365-376. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-014-0857-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ISBA(CC) land surface model simulation of water and carbon fluxes and stocks over the Amazon forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.1709 - 1727. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1709-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of a global atmospheric inversion to constrain variations of CO2 fluxes over Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (14), pp.8423-8438. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-8423-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of remote sensing models for capturing intra- and inter-annual variations in daily GPP: An analysis using global FLUXNET tower data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kiely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.416-429. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variability in leaf respiration in relation to climate, plant functional types and leaf traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen K. Atkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Tjoelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (2), pp.614 - 636. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stomatal behaviour around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Shih Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.459 - 464. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts tempérées face aux conséquences du changement climatique : est-il primordial de favoriser une plus forte diversité d’arbres dans les peuplements forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/57901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint control of terrestrial gross primary productivity by plant phenology and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiquan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (9), pp.2788-2793. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1413090112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdominance in Amazonian forest carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fauset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle O. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Monteagudo M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires increase Amazon forest productivity through increases in diffuse radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. V. Spracklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Reddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.4654-4662. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Drought Influence the Relationship Between Biodiversity and Ecosystem Functioning in Boreal Forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.394-404. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markedly divergent estimates of Amazon forest carbon density from ground plots and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward T. A. Mitchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted R. Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel J. W. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lopez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (8), pp.935 - 946. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Tropical Analysis of Climate Effects on Seasonal Tree Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Dalitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific competition influences the response of oak transpiration to increasing drought stress in a mixed Mediterranean forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 318, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for strong seasonality in the carbon storage and carbon use efficiency of an Amazonian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Charles Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Siebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.979-991. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Commonly Measured Functional Traits Involved in Tropical Tree Responses to Climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 10 / 389409. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/389409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water relations of two tropical rainforest species (Virola surinamensis and Eperua falcata): Is Virola unusual as previously reported?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (e0006), pp.e0002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity does not always improve resistance of forest ecosystems to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14812-14815. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411970111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interspecific interactions on the soil water uptake depth in a young temperate mixed species plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 (Part D), pp.3511 - 3519. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast demographic traits promote high diversification rates of Amazonian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toby Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Laurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.527 - 536. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Loreau & Hector's (2001) partitioning method to complex functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (10), pp.954-960. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronism in leaf and wood production in tropical forests: a study combining satellite and ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.7307-7321. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-7307-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly local environmental variability promotes intrapopulation divergence of quantitative traits: an example from tropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (6), pp.1169 - 1179. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Response of Tropical Rainforest Dead Wood Respiration to Seasonal Drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Siebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (7), pp.1294 - 1309. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9684-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronism in leaf and wood production in tropical forests: a study combining satellite and ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.7307-7321. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-7307-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of soil water uptake by tropical rainforest trees during dry periods: does tree dimension matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173 (4), pp.1191-1201. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of tree species mixture on ecosystem-level carbon accumulation and water use in a mixed boreal plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Seasonal Variations in Soil Water Availability on Gas Exchange of Tropical Canopy Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bompy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2012.00902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal leaf dynamics for tropical evergreen forests in a process-based global ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Weirdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.1091 - 1108. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-1091-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting taxonomic and functional responses of a tropical tree community to selective logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Charles Eliot Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.861-870. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02164.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water availability is the main climate driver of neotropical tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter mixture effects on tropical tree seedling growth - a greenhouse experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2011.00534.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based network of NDVI measurements for tracking temporal dynamics of canopy structure and vegetation phenology in different biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hmimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in stem CO2 efflux in the Neotropical rainforest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (4), pp.771-782. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0074-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of land-atmosphere fluxes of carbon dioxide, latent heat, and sensible heat derived from eddy covariance, satellite, and meteorological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank A. Margolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cescatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (G00J07), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JG001566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1332-44. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00675165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does spatial distribution of tree size account for spatial variation in soil respiration in a tropical forest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 347 (1), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0848-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water availability for trees in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (9), pp.1202-1213. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of hydraulic lift in a young beech and oak mixed forest usingO-18 soil water labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.885 - 894. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of CO 2 fluxes in Amazon forests: Fusion of eddy covariance data and the ORCHIDEE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Steppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (G2), </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010jg001544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter composition rather than plant presence affects decomposition of tropical litter mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Butenschoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (1-2), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0717-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Betsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on neotropical social wasps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e27004. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in atmospheric relative humidity contributes to explaining seasonal variation in trunk circumference of tropical rain-forest trees in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bompy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachari Jolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sermage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.393-405. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467410000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought–mortality relationships for tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geertje van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lopez-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E.O.C. Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187 (3), pp.631-646. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agroecosystems Derived From Flux-Tower Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagir G. Gilmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Belelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1), pp.16-39. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2111/rem-d-09-00072.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled leaf and stem economics in rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet. Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.1338-1347. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01517.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate changes during the Holocene on vegetation in northern French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and seasonal patterns of litterfall in tropical South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E. O. C. Aragão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (7), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-43-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation and sampling strategies in species-rich plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet. Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.208-216. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2009.01600.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-mortality relationships for tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geertje van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lopez-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E.O.C. Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187, pp.631-646. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation exceeds respiration sensitivity to drought : a FLUXNET synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Schwalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almut Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.657-670. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01991.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating nocturnal ecosystem respiration from the vertical turbulent flux and change in storage of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva van Gorsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Leuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Munger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (11), pp.1919-1930. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land-atmosphere water flux in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadvinder Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Araujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (11), pp.2694-2714. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01813.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Sensitivity of the Amazon Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Aragão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323 (5919), pp.1344-1347. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1164033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tree species characteristics influence soil respiration in tropical forests? A test based on 16 tree species planted in monospecific plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9866-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the disturbance hypothesis explain the biomass increase in basin-wide Amazon forest plot data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadvinder Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (10), pp.2418-2430. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch xylem density variations across the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-545-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aboveground carbon stocks in a selectively logged tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.1397-1404. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1572.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Sensitivity of the Amazon Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E.O.C. Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua, B. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323, pp.1344-1347. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1164033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of severe dry season on net ecosystem exchange in the Neotropical rainforest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (8), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01610.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variation in foliage and leaf litter chemistry among 45 tree species of a neotropical rainforest community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Aeschlimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (1), pp.165-175. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch xylem density variations across Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.2003-2047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal water stress tolerance and habitat associations within four neotropical tree genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (2), pp.478-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; balance of boreal, temperate, and tropical forests derived from a global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Inglima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.2509-2537. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential seedling growth response to soil resource availability among nine neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah E. Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (5), pp.487-497. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of soil respiration across a topographic gradient in a tropical rain forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (5), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance trade-offs among tropical tree seedlings in constrasting microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Golberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (9), pp.2461-2472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf photosynthetic traits of 14 tropical rain forest species in relation to leaf nitrogen concentration and shade tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (9), pp.1127-1137. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.9.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mycorrhizas improve tropical tree seedling performance under water stress and low light conditions ? A case study with dicorynia guianensis (Caesalpiniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Bereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467405002348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of leaf water potential and gas exchange responses to drought in seedlings of tropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.490-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water acquisition patterns of two wet tropical canopy tree species of French Guiana as inferred from H$_2^{18}$O extraction profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of 13C among trees in rainforests of French Guiana: functional groups and canopy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.454-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage canopy tree species with extremely low %13C and high stomatal sensitivity to seasonal soil drought in the tropical rainforest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.445-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles gestions des forêts pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Louise Filleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.66-89, 2022, </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EZMD-8G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought survival strategies of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. de Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (Chapter 11), Springer International Publishing, 2016, Tree Physiology (Springer), 978-3-319-27422-5. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27422-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of carbon fluxes in forest ecosystems in France: a comparison of temperate, Mediterranean and tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-level diversity of carbon-water relations in rainforest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Management of a Neotropical Rainforest. Lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the carbon dynamics of tropical primary rainforests using stable carbon isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Ehleringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Management of a Neotropical Rainforest. Lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament des arbres. pp. 74-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roggy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane, le Voyage écologique. Ed. Roger Le Guen et C. Hansen. Pub. Panacoco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId912"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Bonal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9602-8603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145309525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (175)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family imprint reveals basin-wide patterns of Amazon forest embolism resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Valentim Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago S F Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Coelho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.2073. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-69892-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower prevalence of Lyme disease pathogens in mixed deciduous – coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Stojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Jaroszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 611, pp.123702. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2026.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy functional trait variation across Earth’s tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Aguirre-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongjie Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans ter Steege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are diverse forests thirstier? A meta‐analysis reveals no evidence for a consistent effect of species or functional diversity on tree transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Ahmed Shovon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity and structure modulate human health benefits and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.485-497. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-025-01547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nemetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincyane Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROLL 4.0: representing water and carbon fluxes, leaf phenology, and intraspecific trait variation in a mixed-species individual-based forest dynamics model – Part 2: Model evaluation for two Amazonian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian J Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G C Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boisseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (16), pp.5205-5243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the subdaily variations in methane, nitrous oxide and carbon dioxide fluxes from upland tropical tree stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Salomόn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Machacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245 (6), pp.2451-2466. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and environmental drivers of methane and nitrous oxide fluxes at the soil and ecosystem levels in a wet tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia M Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8031-8046. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-8031-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forests in the Americas are changing too slowly to track climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Aguirre-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Corral-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guadalupe Nava-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6738), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adl5414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Foltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (13), pp.4128-4147. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred drought‐induced plant allocation shifts and their impact on drought legacy at a tropical forest site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Famiglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anthony Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pace of life for forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalasia Bialic-Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mcelderry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Zuidema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (6717), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adk9616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Nemetschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Derroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-mixing effects on crown dimensions and canopy packing in a young pine–birch plantation are modulated by stand density and irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.197-216. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of South American tropical forests to an extreme climate anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaiane Rodrigues de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Monteagudo-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.967-974. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01776-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinïa Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating climatic drivers of photosynthesis by tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wennberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.4811-4825. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1717-1731. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Derroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239 (2), pp.576-591. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Ducouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.458-463. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 469, pp.109969. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.109969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth modulates productivity and biomass across Amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaiane Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Schietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor O. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emílio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.1571-1588. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and tree water-use efficiencies of Populus deltoides × P. nigra in mixed forest and agroforestry plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (12), pp.2432-2445. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpac094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for seasonal controls of leaf abscission and productivity in evergreen broadleaved tropical and subtropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.100154. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xinn.2021.100154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of modeling plant responses to low soil moisture in JULESvn4.9 and evaluation against flux tower measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna B Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina E Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Duran Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Hemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3269 - 3294. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3269-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the pulse of Earth's tropical forests using networks of highly distributed plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Blundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julieta Carilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustina Malizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Malizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic traits of Neotropical canopy liana and tree species across a broad range of wood density: implications for predicting drought mortality with models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark de Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleyda Acosta-Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Meinzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaa106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing beech with fir or pubescent oak does not help mitigate drought exposure at the limit of its climatic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.118840. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing increases drought exposure through a faster growth in beech, but not in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffel Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 479, pp.118593. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (4), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01094-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global transpiration data from sap flow measurements: the SAPFLUXNET database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Flo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Adorján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.2607 - 2649. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three major axes of terrestrial ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talie Musavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob A Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7881), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global abundance of tree palms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Muscarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Emílio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferry Slik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (9), pp.1495-1514. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of tree species mixture effects on wood δ13C along an environmental gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01224-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global distribution of leaf chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.111479. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the relative role of light and water competition between lianas and trees in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Cowdery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smith‐martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 109 (1), pp.519-540. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of admixture proportion and tree density on water acquisition depth for European beech (Fagus sylvatica L.) and sycamore maple (Acer pseudoplatanus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canfora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term thermal sensitivity of Earth’s tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J P Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Affum-Baffoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6493), pp.869-874. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pantropical response of soil moisture to El Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt C Solander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent D Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Carioca de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly R Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Carter Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.2303 - 2322. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-2303-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Degradation on Water, Energy, and Carbon Cycling of the Amazon Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Saatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jg005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem transpiration and evaporation: insights from three water flux partitioning methods across FLUXNET sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pérez‐priego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sha Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (12), pp.6916-6930. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Space-based albedo products from upscaled tower-based measurements over Heterogeneous and Homogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Peter Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kharbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woodgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.833. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12050833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable, low-cost relaxed eddy accumulation (REA) system for quantifying ecosystem-level fluxes of volatile organics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmoy Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Turnipseed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Shertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Potosnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.117764. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree mode of death and mortality risk factors across Amazon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fauset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18996-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation mediates sap flux sensitivity to evaporative demand in the neotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Christoffersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Alonso-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Anderson-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Asbjornsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (3), pp.519-530. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-019-04513-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional response of Amazon forests to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of liana infestation on the demography and carbon cycle of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredo Porcia E Brugnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sruthi Krishna Moorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes de Deurwaerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (11), pp.3767-3780. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming and drought modify belowground interactions for water among coexisting plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Sevanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Borrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd E Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (4), pp.115. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0905-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual and seasonal variations in ecosystem transpiration and water use efficiency in a tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f10010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biophysics, ecology, and biogeochemistry of functionally diverse, vertically and horizontally heterogeneous ecosystems: the Ecosystem Demography model, version 2.2 – Part 2: Model evaluation for tropical South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan G Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi M Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail L S Swann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Medvigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (10), pp.4347-4374. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-4347-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Editor to the comment by Schipper & Smith to our paper entitled &amp;quot;Continuous soil carbon storage of old permanent pastures in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Mascarenha Grise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.e732-e733. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Quercus robur and two potential climate change winners— Quercus pubescens and Quercus ilex —To two years summer drought in a semi-controlled competition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Früchtenicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Brüggemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination and trade-offs among hydraulic safety, efficiency and drought avoidance traits in Amazonian rainforest canopy tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E de Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob E Vogenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (3), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana and tree below-ground water competition-evidence for water resource partitioning during the dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes de Deurwaerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Hervé-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petronelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.1071-1083. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel correction for biases in forest eddy covariance carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew N. Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy R. Hutyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenia Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 250-251, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem heterogeneity and diversity mitigate Amazon forest resilience to frequent extreme droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan G. Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi M. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219 (3), pp.914-931. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-atmosphere exchange of carbon dioxide in tropical rainforests: Sensitivity to environmental drivers and flux measurement methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bromley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 263, pp.292-307. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives long-term variations in carbon flux and balance in a tropical rainforest in French Guiana ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricar Aguilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253-254, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme droughts affecting Mediterranean tree species’ growth and water-use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (8), pp.1127-1137. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-season decline in tree sapflux is correlated with leaf turgor loss point in a tropical rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maréchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan K. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (10), pp.2285-2297. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous soil carbon storage of old permanent pastures in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Mascarenha Grise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3382-3392. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing oak and pine trees does not improve the functional response to severe drought in central French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4, article n°72), pp.11. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Unexpected Photosynthetic Seasonality in Amazonian Evergreen Forests by Using an Improved Diffuse Fraction-Based Light Use Efficiency Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto R. da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Rap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.3014-3030. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the fingerprint of drought across Europe’s forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40663-017-0111-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling leaf respiration with nitrogen and phosphorus in tropical forests across two continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Zaragoza-Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew H. Turnbull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (3), pp.1064 - 1077. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying deforestation and forest degradation with thermal response.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghai Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peili Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cleverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607-608, pp.1286-1292. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and carbon storage across the tropical forest biome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. P. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Qie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.39102. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep39102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size and local neighbourhood affect foliar nutrient content in a mixed plantation of beech ( Fagus sylvatica ) and maple ( Acer pseudoplatanus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Nickmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 400, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity affects chlorophyllafluorescence and other leaf traits of tree species in a boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia Nogales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Finer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and Long-term influence of litter quality and quantity on simulated heterotrophic soil respiration in a lowland tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.1190-1204. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-016-0104-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives forest stand resistance to natural disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-017-0064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global parameterization and validation of a two-leaf light use efficiency model for predicting gross primary production across FLUXNET sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaocui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing M. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.1045 - 1072. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JG002876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon forest response to repeated droughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. W. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.964-982. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought responses by individual tree species are not often correlated with tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seid Dawud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (6), pp.1725-1734. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in stem mortality rates determines patterns of above-ground biomass in Amazonian forests: implications for dynamic global vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle O. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes de Deurwaerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (12), pp.3996-4013. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of competition and water availability on above- and below-ground growth and functional traits of European beech at juvenile level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.21 - 30. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching the phenology of Net Ecosystem Exchange and vegetation indices estimated with MODIS and FLUXNET in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balzarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguy-Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.290 - 300. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological significance of forest tree defoliation: Results from a survey in a mixed forest in Tuscany (central Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Feducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Fotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361, pp.170 - 178. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary heritage influences Amazon tree ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Coelho de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel J. W. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (1844), </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate seasonality limits leaf carbon assimilation and wood productivity in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien H. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana O. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (8), pp.2537-2562. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-2537-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic diversity of Amazonian tree communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurídice N. Honorio Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toby Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11), pp.1295 - 1307. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of a global atmospheric inversion to constrain variations of CO2 fluxes over Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (14), pp.8423-8438. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-8423-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of remote sensing models for capturing intra- and inter-annual variations in daily GPP: An analysis using global FLUXNET tower data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kiely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.416-429. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of species interactions on transpiration of Mediterranean tree species during a summer drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Forner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (2), pp.365-376. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-014-0857-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ISBA(CC) land surface model simulation of water and carbon fluxes and stocks over the Amazon forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.1709 - 1727. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1709-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variability in leaf respiration in relation to climate, plant functional types and leaf traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen K. Atkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Tjoelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (2), pp.614 - 636. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal stomatal behaviour around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Shih Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda E. Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remko A. Duursma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.459 - 464. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts tempérées face aux conséquences du changement climatique : est-il primordial de favoriser une plus forte diversité d’arbres dans les peuplements forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/57901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint control of terrestrial gross primary productivity by plant phenology and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiquan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (9), pp.2788-2793. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1413090112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdominance in Amazonian forest carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fauset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle O. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Monteagudo M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires increase Amazon forest productivity through increases in diffuse radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. V. Spracklen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Reddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.4654-4662. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of tropical rainforests to drought—lessons from recent research and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, First online: 25 September 2015 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0522-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term decline of the Amazon carbon sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J W Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O L Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T R Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T R Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 519 (7543), pp.344-348. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific competition influences the response of oak transpiration to increasing drought stress in a mixed Mediterranean forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 318, pp.54-61. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for strong seasonality in the carbon storage and carbon use efficiency of an Amazonian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Charles Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Siebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.979-991. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Commonly Measured Functional Traits Involved in Tropical Tree Responses to Climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 10 / 389409. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/389409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water relations of two tropical rainforest species (Virola surinamensis and Eperua falcata): Is Virola unusual as previously reported?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (e0006), pp.e0002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity does not always improve resistance of forest ecosystems to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (41), pp.14812-14815. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411970111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interspecific interactions on the soil water uptake depth in a young temperate mixed species plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 (Part D), pp.3511 - 3519. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast demographic traits promote high diversification rates of Amazonian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toby Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Laurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.527 - 536. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markedly divergent estimates of Amazon forest carbon density from ground plots and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward T. A. Mitchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted R. Feldpausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel J. W. Brienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lopez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (8), pp.935 - 946. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Drought Influence the Relationship Between Biodiversity and Ecosystem Functioning in Boreal Forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.394-404. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Tropical Analysis of Climate Effects on Seasonal Tree Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Dalitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronism in leaf and wood production in tropical forests: a study combining satellite and ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.7307-7321. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-7307-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly local environmental variability promotes intrapopulation divergence of quantitative traits: an example from tropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (6), pp.1169 - 1179. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Response of Tropical Rainforest Dead Wood Respiration to Seasonal Drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Siebicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (7), pp.1294 - 1309. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9684-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronism in leaf and wood production in tropical forests: a study combining satellite and ground-based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.7307-7321. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-7307-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of soil water uptake by tropical rainforest trees during dry periods: does tree dimension matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173 (4), pp.1191-1201. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of tree species mixture on ecosystem-level carbon accumulation and water use in a mixed boreal plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Seasonal Variations in Soil Water Availability on Gas Exchange of Tropical Canopy Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bompy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7429.2012.00902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Loreau & Hector's (2001) partitioning method to complex functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (10), pp.954-960. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water availability is the main climate driver of neotropical tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter mixture effects on tropical tree seedling growth - a greenhouse experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2011.00534.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based network of NDVI measurements for tracking temporal dynamics of canopy structure and vegetation phenology in different biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hmimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal leaf dynamics for tropical evergreen forests in a process-based global ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Weirdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.1091 - 1108. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-1091-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting taxonomic and functional responses of a tropical tree community to selective logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Charles Eliot Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.861-870. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02164.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf functional response to increasing atmospheric CO(2) concentrations over the last century in two northern Amazonian tree species: a historical δ(13) C and δ(18) O approach using herbarium samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1332-44. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00675165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does spatial distribution of tree size account for spatial variation in soil respiration in a tropical forest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 347 (1), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0848-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water availability for trees in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (9), pp.1202-1213. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of land-atmosphere fluxes of carbon dioxide, latent heat, and sensible heat derived from eddy covariance, satellite, and meteorological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hank A. Margolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cescatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (G00J07), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JG001566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of hydraulic lift in a young beech and oak mixed forest usingO-18 soil water labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.885 - 894. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of CO 2 fluxes in Amazon forests: Fusion of eddy covariance data and the ORCHIDEE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Steppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (G2), </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010jg001544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter composition rather than plant presence affects decomposition of tropical litter mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Butenschoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (1-2), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0717-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Betsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on neotropical social wasps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e27004. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in stem CO2 efflux in the Neotropical rainforest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (4), pp.771-782. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0074-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought–mortality relationships for tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geertje van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lopez-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E.O.C. Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187 (3), pp.631-646. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, Respiration, and Light-Response Parameters of World Grassland and Agroecosystems Derived From Flux-Tower Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagir G. Gilmanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Belelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1), pp.16-39. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2111/rem-d-09-00072.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in atmospheric relative humidity contributes to explaining seasonal variation in trunk circumference of tropical rain-forest trees in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bompy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachari Jolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sermage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.393-405. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467410000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupled leaf and stem economics in rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet. Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (11), pp.1338-1347. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01517.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and seasonal patterns of litterfall in tropical South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E. O. C. Aragão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (7), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-43-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate changes during the Holocene on vegetation in northern French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Krenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.220-225. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation and sampling strategies in species-rich plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet. Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.208-216. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2009.01600.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-mortality relationships for tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geertje van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lopez-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E.O.C. Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187, pp.631-646. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation exceeds respiration sensitivity to drought : a FLUXNET synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Schwalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almut Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.657-670. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01991.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land-atmosphere water flux in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadvinder Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Araujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (11), pp.2694-2714. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01813.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tree species characteristics influence soil respiration in tropical forests? A test based on 16 tree species planted in monospecific plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9866-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the disturbance hypothesis explain the biomass increase in basin-wide Amazon forest plot data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadvinder Malhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (10), pp.2418-2430. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Sensitivity of the Amazon Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Aragão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323 (5919), pp.1344-1347. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1164033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch xylem density variations across the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-545-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of aboveground carbon stocks in a selectively logged tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.1397-1404. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-1572.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Sensitivity of the Amazon Rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver L. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz E.O.C. Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon L. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua, B. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323, pp.1344-1347. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1164033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating nocturnal ecosystem respiration from the vertical turbulent flux and change in storage of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva van Gorsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Leuning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Munger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (11), pp.1919-1930. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of severe dry season on net ecosystem exchange in the Neotropical rainforest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gorêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (8), pp.1917-1933. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01610.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variation in foliage and leaf litter chemistry among 45 tree species of a neotropical rainforest community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Aeschlimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (1), pp.165-175. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch xylem density variations across Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.2003-2047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; balance of boreal, temperate, and tropical forests derived from a global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Inglima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.2509-2537. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2007.01439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal water stress tolerance and habitat associations within four neotropical tree genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (2), pp.478-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential seedling growth response to soil resource availability among nine neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah E. Goldberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (5), pp.487-497. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of soil respiration across a topographic gradient in a tropical rain forest in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (5), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467406003415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance trade-offs among tropical tree seedlings in constrasting microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Golberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (9), pp.2461-2472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf photosynthetic traits of 14 tropical rain forest species in relation to leaf nitrogen concentration and shade tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Born</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (9), pp.1127-1137. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.9.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mycorrhizas improve tropical tree seedling performance under water stress and low light conditions ? A case study with dicorynia guianensis (Caesalpiniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Bereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467405002348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of leaf water potential and gas exchange responses to drought in seedlings of tropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.490-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water acquisition patterns of two wet tropical canopy tree species of French Guiana as inferred from H$_2^{18}$O extraction profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (7), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of 13C among trees in rainforests of French Guiana: functional groups and canopy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 124, pp.454-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage canopy tree species with extremely low %13C and high stomatal sensitivity to seasonal soil drought in the tropical rainforest of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ts Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23, pp.445-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles gestions des forêts pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Louise Filleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.66-89, 2022, </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EZMD-8G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought survival strategies of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis S. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. de Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (Chapter 11), Springer International Publishing, 2016, Tree Physiology (Springer), 978-3-319-27422-5. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27422-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental control of carbon fluxes in forest ecosystems in France: a comparison of temperate, Mediterranean and tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests, Carbon Cycle and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-level diversity of carbon-water relations in rainforest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Management of a Neotropical Rainforest. Lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the carbon dynamics of tropical primary rainforests using stable carbon isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Ehleringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Management of a Neotropical Rainforest. Lessons drawn from Paracou, a long-term experimental research site in French Guiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2004, 2-84299-455-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament des arbres. pp. 74-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roggy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane, le Voyage écologique. Ed. Roger Le Guen et C. Hansen. Pub. Panacoco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId921"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334ED452"/>
+    <w:nsid w:val="C4339B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-bonal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9602-8603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145309525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Valentim Tavares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S F Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Coelho de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69892-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M Br&#233;chet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Jackson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-8031-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Aguirre-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rifai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Corral-Rivas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe Nava-Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl5414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W Rifai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongjie Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Thomson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08663-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gillerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rozario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Shaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01547-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J Fischer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G C Ball" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#972;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Machacova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Worden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Famiglietti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthony Bloom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17287" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic-Murphy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcelderry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Zuidema" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk9616" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872564v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01511-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bennett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiane Rodrigues de Sousa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Monteagudo-Mendoza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Morandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01776-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyin He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16837" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiane Sousa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Schietti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor O. Ribeiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Em&#237;lio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13531" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac094" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D Mahecha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Nelson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03939-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118840" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Guzman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleyda Acosta-Rangel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Winter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meinzer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa106" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Blundo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Carilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Malizia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Malizia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108849" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2021.100154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Harper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Williams" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Mcguire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Duran Rojas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Hemming" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3269-2021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffel Jacobs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118593" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005990v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Phillips" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fauset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sullivan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18996-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muscarella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lewis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Slik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13123" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Streel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbeito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01224-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02650649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Affum-Baffoe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castilho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7578" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996232v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Cowdery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schnitzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith&#8208;martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13540" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croft" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111479" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bowman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jg005677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt C Solander" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent D Newman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carioca de Araujo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly R Barnard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Carter Berry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2303-2020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Song" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Muller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharbouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050833" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948795v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Sarkar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Turnipseed" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shertz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potosnak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117764" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02346487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Christoffersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Alonso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Asbjornsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04513-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02052715v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Dexter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14413" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Porcia E Brugnera" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Krishna Moorthy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Deurwaerder" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14769" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Sevanto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Borrego" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E Dawson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy080" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricar Aguilos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10010014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948739v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan G Knox" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi M Levine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail L S Swann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Medvigy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4347-2019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896160v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan G. Knox" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi M. Levine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F. Alves" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15185" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerken" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bromley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622472v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Mascarenha Grise" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14028" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fr&#252;chtenicht" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Neumann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Klein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.01.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846130v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S Santiago" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E de Guzman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Vogenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brodie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626073v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herv&#233;-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808643v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Hayek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy R. Hutyra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Wiedemann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.186" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816154v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wagner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPVJQ12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897090v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Forner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valladares" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy022" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918116v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Bartlett" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13188" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-017-0064-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555270v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pollastrini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia Nogales" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Finer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw132" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625539v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sayer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0104-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629172v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13573" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683169v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Lin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Chen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Song" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peili Fu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.062" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KJLVD8M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607133v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0671-9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865115v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Qiang Wang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto R. da Rocha" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rap" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620527v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0111-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559483v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Rowland" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Zaragoza-Castells" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Bloomfield" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Turnbull" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13992" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594863v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. P. Sullivan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Talbot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Lewis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver L. Phillips" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Qie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39102" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nickmans" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.051" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8KM9VNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557759v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O. Anderson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2537-2016" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321773v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O. Johnson" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galbraith" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gloor" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13315" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418722v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seid Dawud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12745" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557860v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlian Zhou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing M. Chen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiang Wang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JG002876" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499063v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Feldpausch" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Phillips" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. W. Brienen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloyd" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005133" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557907v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.038" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557921v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balzarolo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguy-Robertson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbers" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01558782v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feducci" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Fotelli" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.11.018" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499068v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel J. W. Brienen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1587" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269438v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0522-5" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204223v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J W Brienen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O L Phillips" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Feldpausch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gloor" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Baker" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14283" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557462v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice N. Honorio Coronado" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toby Pennington" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12357" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268967v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-014-0857-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557272v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1709-2015" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636617v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbach" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-8423-2015" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269485v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verma" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Friedl" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Law" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.005" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556923v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen K. Atkin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Tjoelker" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13253" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557450v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Shih Lin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2550" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269440v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57901" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268995v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Xia" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiquan Chen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413090112" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204225v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Baker" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Monteagudo M." TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7857" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269165v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rap" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Spracklen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercado" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Reddington" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Haywood" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063719" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268692v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9729-1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555979v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. A. Mitchard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted R. Feldpausch" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Monteagudo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12168" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268529v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dalitz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092337" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268572v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.01.004" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204212v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Hill" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Siebicke" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12375" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555344v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/389409" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077475v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baraloto" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190150v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411970111" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268938v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Berger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.011" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555612v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Magallon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Laurance" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12252" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268362v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12090" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268497v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7307-2013" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032430v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct176" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032431v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowland" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9684-x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285974v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032433v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2724-6" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62L9LWZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268099v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.03.001" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032411v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bompy" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2012.00902.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNPS922-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268369v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Weirdt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verbeeck" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-1091-2012" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032420v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Eliot Paine" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Massot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02164.x" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268350v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034074" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032421v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2011.00534.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-318LKZT0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019844v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmimina" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Pontailler" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.03.012" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S7VR4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285978v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0074-2" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650088v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank A. Margolis" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JG001566" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032181v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.04.012" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6DJCP5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929097v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jg001544" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644131v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0717-y" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9807481F3913818002FD16042F6C684DC97C4927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825825v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Carpenter" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027004" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032186v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachari Jolin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sermage" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000155" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668931v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertje van Der Heijden" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lopez-Gonzales" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E.O.C. Aragao" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03359.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190754v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir G. Gilmanov" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aires" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Baron" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Belelli" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/rem-d-09-00072.1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594040v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cet. Paine" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poorter" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01517.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKH6VP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551758v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krenker" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nasi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.007" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJR2DQST-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594514v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarrete" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almeida" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvarez" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E. O. C. Arag&#227;o" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-43-2010" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594009v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pati&#241;o" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01600.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01092529v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032076v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Schwalm" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Williams" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schaefer" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01991.x" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01086595v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Gorsel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Leuning" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Black" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Munger" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.06.020" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97XC0WQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668963v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Araujos" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01813.x" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AF3B1E1BBF8F86A30BCB7FE14D0C016778E90A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371229v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Arag&#227;o" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lloyd" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164033" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032069v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9866-z" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JB6FK9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032162v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lloyd" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01891.x" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPFD43RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032137v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patino" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baker" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Quesada" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-545-2009" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032111v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua, B. Fisher" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032067v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01610.x" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD5TLKJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032108v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Aeschlimann" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02438.x" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298004v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Quesada" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Baker" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031746v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080954v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Inglima" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01439.x" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032086v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah E. Goldberg" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003439" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032046v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003415" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0RRWH1R1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031914v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Golberg" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031522v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.9.1127" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031901v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Bereau" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467405002348" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-52GPJCGZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032204v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guehl" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883376v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferhi" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000152" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032202v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montpied" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremeaux" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032203v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595381v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Santiago" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. de Guzman" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27422-5_11" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821605v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189220v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Farquhar" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189178v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Ehleringer" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947308v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-bonal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9602-8603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145309525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Valentim Tavares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago S F Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Coelho de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69892-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stojek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jaroszewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2026.123702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Aguirre-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W Rifai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongjie Deng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Thomson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08663-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Ahmed Shovon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Perron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maheu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70211" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gillerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rozario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Shaw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01547-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G C Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#972;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Machacova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M Br&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Jackson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-8031-2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rifai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Corral-Rivas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guadalupe Nava-Miranda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl5414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Worden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Famiglietti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Levine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthony Bloom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic-Murphy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcelderry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Zuidema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk9616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01511-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bennett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiane Rodrigues de Sousa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Monteagudo-Mendoza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Morandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01776-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyin He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiane Sousa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Schietti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor O. Ribeiro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Em&#237;lio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13531" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Thomas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac094" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2021.100154" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Harper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Williams" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Mcguire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Duran Rojas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Hemming" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3269-2021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Blundo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Carilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Malizia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Malizia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108849" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Guzman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleyda Acosta-Rangel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Winter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meinzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa106" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118840" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffel Jacobs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118593" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talie Musavi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D Mahecha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Nelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03939-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muscarella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Phillips" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lewis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Slik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Streel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbeito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01224-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948749v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croft" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111479" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Verbeeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Cowdery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schnitzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith&#8208;martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13540" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02650649v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Affum-Baffoe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castilho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Costa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7578" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006193v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt C Solander" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent D Newman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carioca de Araujo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly R Barnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Carter Berry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2303-2020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Longo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bowman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferraz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jg005677" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948750v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Song" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kharbouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050833" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948795v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Sarkar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Turnipseed" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shertz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Potosnak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117764" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fauset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sullivan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18996-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02346487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Christoffersen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Alonso-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Asbjornsen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04513-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02052715v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Dexter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14413" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948737v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredo Porcia E Brugnera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Krishna Moorthy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes de Deurwaerder" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14769" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Sevanto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Borrego" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E Dawson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624543v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricar Aguilos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10010014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948739v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan G Knox" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi M Levine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail L S Swann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Medvigy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4347-2019" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622472v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Mascarenha Grise" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14028" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896171v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fr&#252;chtenicht" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Neumann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Klein" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.01.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846130v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S Santiago" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E de Guzman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob E Vogenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Brodie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15058" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626073v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herv&#233;-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808643v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Hayek" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy R. Hutyra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Wiedemann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.186" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896160v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan G. Knox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi M. Levine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F. Alves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15185" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927451v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gerken" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bromley" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ara&#250;jo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wagner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.02.009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPVJQ12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897090v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Forner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valladares" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy022" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918116v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Bartlett" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13188" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629172v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13573" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607133v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0671-9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865115v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Qiang Wang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto R. da Rocha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rap" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620527v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0111-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559483v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Rowland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Zaragoza-Castells" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Bloomfield" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Turnbull" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13992" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683169v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Lin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Chen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Song" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peili Fu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.062" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KJLVD8M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594863v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. P. Sullivan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Talbot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Lewis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver L. Phillips" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Qie" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39102" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577489v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nickmans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.051" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8KM9VNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555270v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pollastrini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia Nogales" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Finer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw132" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625539v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gor&#234;t" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sayer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0104-x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608422v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-017-0064-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557860v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlian Zhou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing M. Chen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiang Wang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JG002876" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Feldpausch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Phillips" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. W. Brienen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloor" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloyd" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005133" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418722v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seid Dawud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12745" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321773v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O. Johnson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galbraith" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gloor" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13315" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557907v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.038" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557921v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balzarolo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vicca" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguy-Robertson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbers" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.017" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01558782v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feducci" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Fotelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.11.018" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499068v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel J. W. Brienen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1587" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557759v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana O. Anderson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2537-2016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557462v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice N. Honorio Coronado" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toby Pennington" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12357" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636617v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbach" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-8423-2015" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269485v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verma" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Friedl" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Law" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiely" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.005" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-014-0857-8" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557272v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1709-2015" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556923v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen K. Atkin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Reich" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Tjoelker" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13253" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557450v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Shih Lin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko A. Duursma" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2550" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269440v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57901" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268995v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Xia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiquan Chen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413090112" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204225v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Baker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Monteagudo M." TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7857" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269165v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rap" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Spracklen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercado" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Reddington" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Haywood" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063719" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269438v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0522-5" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J W Brienen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O L Phillips" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Feldpausch" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gloor" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Baker" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14283" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268572v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.01.004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204212v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Hill" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Siebicke" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12375" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555344v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/389409" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077475v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baraloto" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190150v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411970111" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268938v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Berger" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.011" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555612v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Magallon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Laurance" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12252" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555979v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. A. Mitchard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted R. Feldpausch" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Monteagudo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12168" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268692v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9729-1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268529v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dalitz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092337" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268497v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7307-2013" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032430v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct176" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032431v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowland" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9684-x" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285974v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032433v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2724-6" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62L9LWZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268099v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.03.001" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032411v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bompy" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2012.00902.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJNPS922-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268362v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12090" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268350v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034074" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032421v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2011.00534.x" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-318LKZT0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019844v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmimina" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Pontailler" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.03.012" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S7VR4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268369v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Weirdt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verbeeck" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-1091-2012" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032420v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Eliot Paine" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Massot" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02164.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797064v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0848-1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4VK9ZW8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032181v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.04.012" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6DJCP5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650088v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hank A. Margolis" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JG001566" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929097v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jg001544" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644131v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0717-y" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9807481F3913818002FD16042F6C684DC97C4927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825825v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Carpenter" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027004" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285978v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0074-2" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668931v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertje van Der Heijden" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lopez-Gonzales" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E.O.C. Aragao" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03359.x" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190754v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir G. Gilmanov" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aires" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Baron" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Belelli" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2111/rem-d-09-00072.1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032186v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachari Jolin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sermage" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000155" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594040v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cet. Paine" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poorter" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01517.x" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKH6VP8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594514v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarrete" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almeida" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvarez" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E. O. C. Arag&#227;o" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-43-2010" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551758v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Krenker" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nasi" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.007" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594009v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pati&#241;o" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01600.x" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01092529v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032076v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Schwalm" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Williams" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schaefer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01991.x" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668963v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fisher" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadvinder Malhi" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Araujos" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01813.x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AF3B1E1BBF8F86A30BCB7FE14D0C016778E90A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032069v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9866-z" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JB6FK9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032162v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lloyd" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01891.x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPFD43RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371229v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Arag&#227;o" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lloyd" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164033" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032137v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patino" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baker" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Quesada" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-545-2009" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032111v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua, B. Fisher" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01086595v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Gorsel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Leuning" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Black" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Munger" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.06.020" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97XC0WQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032067v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01610.x" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD5TLKJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032108v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Aeschlimann" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02438.x" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298004v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Quesada" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Baker" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080954v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Inglima" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jung" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichstein" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01439.x" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031746v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032086v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah E. Goldberg" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003439" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032046v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003415" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0RRWH1R1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031914v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Golberg" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031522v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Imbert" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.9.1127" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031901v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Bereau" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467405002348" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-52GPJCGZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032204v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guehl" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883376v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferhi" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000152" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032202v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montpied" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tremeaux" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032203v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595381v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis S. Santiago" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. de Guzman" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27422-5_11" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821605v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189220v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Farquhar" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189178v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Ehleringer" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947308v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>