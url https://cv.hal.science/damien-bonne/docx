--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -127,8049 +127,8451 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">111502640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">G-2249-2015</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/G-2249-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Assisted Oxidative One-Pot Heterodifunctionalization of Cyclopentane-1,3-diones</w:t>
+                <w:t xml:space="preserve">A 4-nitro-3-arylpyrrole platform for the divergent synthesis of marine natural products: Ningalins and Lamellarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapana Dubey</w:t>
+                <w:t xml:space="preserve">Yihuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukanya Mandal</w:t>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajarshee Sarkar</w:t>
+                <w:t xml:space="preserve">Jiajia Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biplab Koley</w:t>
+                <w:t xml:space="preserve">Mengyuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreya Roy</w:t>
+                <w:t xml:space="preserve">Yi Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 91 (5), pp.1994-2003. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6QO00105J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497764v1</w:t>
+                <w:t xml:space="preserve">hal-05604164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atroposelective synthesis of sterically hindered stereochemically complex BINOL derivatives via central-to-axial chirality induction</w:t>
+                <w:t xml:space="preserve">Copper-Assisted Oxidative One-Pot Heterodifunctionalization of Cyclopentane-1,3-diones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Sapana Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guishun Bai</w:t>
+                <w:t xml:space="preserve">Sukanya Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengmeng Qin</w:t>
+                <w:t xml:space="preserve">Rajarshee Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juelian Wang</w:t>
+                <w:t xml:space="preserve">Biplab Koley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihuan Yang</w:t>
+                <w:t xml:space="preserve">Shreya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (41), pp.19342-19349. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 91 (5), pp.1994-2003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc05212b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338808v1</w:t>
+                <w:t xml:space="preserve">hal-05497764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 8-Aza- and 8,8′-Diaza-BINOL Derivatives through Cu(II)-TMEDA-Catalyzed Aerobic Oxidative Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enantioselective construction of chiral quinoline scaffold via a Michael addition/ O -alkylation sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juelian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01897⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d6cc00882h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425372v1</w:t>
+                <w:t xml:space="preserve">hal-05576418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrol in Conformationally Stable C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;)─C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) Atropisomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Multiple Stereogenic Elements in Diaryl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Domain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guishun Bai</w:t>
+                <w:t xml:space="preserve">Pandidurai Solai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan‐carlos Castillo</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Moussa Abdraman</w:t>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202506810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085397v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress of proline endopeptidase ligands and their effects on protein-protein interactions</w:t>
+                <w:t xml:space="preserve">Atroposelective synthesis of sterically hindered stereochemically complex BINOL derivatives via central-to-axial chirality induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun-Jie Bian</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoze Bao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mengmeng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juelian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111557⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (41), pp.19342-19349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc05212b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072438v1</w:t>
+                <w:t xml:space="preserve">hal-05338808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative functionalization of cyclopentane-1,3-diones: cell imaging studies of diphenothiazine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapana Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragya Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madan Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (38), pp.8672-8677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5OB01082A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective and Diastereodivergent Construction of Oxindole-pyrazolone Conjugates Bearing an Alkenyl Substituted Quaternary Chlorinated Stereogenic Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereocontrol in Conformationally Stable C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;)─C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan‐carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiapei Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jian-Wei Chen</w:t>
+                <w:t xml:space="preserve">Hassane Moussa Abdraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5qo00499c⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202506810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123122v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Diastereo- and Enantioselective Synthesis of Chlorinated and Trifluoromethylated Pyrrolidines Featuring a Removable Nitro Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Recent progress of proline endopeptidase ligands and their effects on protein-protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Jie Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xusheng Duan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Dong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangwei Pan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Wei Zou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5c02233⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 416, pp.111557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239544v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective synthesis of molecules with multiple stereogenic elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective and Diastereodivergent Construction of Oxindole-pyrazolone Conjugates Bearing an Alkenyl Substituted Quaternary Chlorinated Stereogenic Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Domain</w:t>
+                <w:t xml:space="preserve">Jiapei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Bourhis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Xusheng Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CS00238A⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qo00499c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890858v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego García-López</w:t>
+                <w:t xml:space="preserve">Organocatalytic Diastereo- and Enantioselective Synthesis of Chlorinated and Trifluoromethylated Pyrrolidines Featuring a Removable Nitro Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoze Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xusheng Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Chentouf</w:t>
+                <w:t xml:space="preserve">Jiangwei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00745j⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (29), pp.7908-7913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5c02233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616826v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of 8-Aza- and 8,8′-Diaza-BINOL Derivatives through Cu(II)-TMEDA-Catalyzed Aerobic Oxidative Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelati Naghim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (51), pp.18155-18161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616856v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Synthesis of Benzodihydrofurans Bearing Axial and Central Stereogenic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (69), pp.e202403374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202403374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego García-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (38), pp.15935-15935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4sc90186j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalysis and Superacid Activation: Challenges and Opportunities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300440⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047011v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Nucleophilic Vinylic Substitution (S N V) toward 3-Alkenyl-bisoxindoles Facilitated by C6′ Steric Bulk of Cinchona Alkaloid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Zhu</w:t>
+                <w:t xml:space="preserve">Enantioselective synthesis of molecules with multiple stereogenic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Ye</w:t>
+                <w:t xml:space="preserve">Alix Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (32), pp.5941-5945. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (22), pp.11165-11206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c01964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CS00238A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260573v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Heptacyclic Chiral N-Acyl Iminium Ions: a New Entry to Enantioenriched Polycyclic Azepanes and Azocanes by Superacid-Promoted Intramolecular Pictet-Spengler Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+                <w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200432⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (19), pp.7300 - 7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00745j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769652v1</w:t>
+                <w:t xml:space="preserve">hal-04616826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting one out of six stereoisomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Organocatalysis and Superacid Activation: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (6), pp.451-452. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (35), pp.e202300440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-021-00639-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278289v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ppb mercury detection in real environmental samples with an improved Rhodamine-based detection system</w:t>
+                <w:t xml:space="preserve">Enantioselective Nucleophilic Vinylic Substitution (S N V) toward 3-Alkenyl-bisoxindoles Facilitated by C6′ Steric Bulk of Cinchona Alkaloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukhdev Singh</w:t>
+                <w:t xml:space="preserve">Xingyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Xiaoli Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+                <w:t xml:space="preserve">Xinyi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121909⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (32), pp.5941-5945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026250v1</w:t>
+                <w:t xml:space="preserve">hal-04260573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden Heptacyclic Chiral N-Acyl Iminium Ions: a New Entry to Enantioenriched Polycyclic Azepanes and Azocanes by Superacid-Promoted Intramolecular Pictet-Spengler Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07995⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (25), pp.e202200432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953766v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Selecting one out of six stereoisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (6), pp.451-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41929-021-00639-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201912043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436747v1</w:t>
+                <w:t xml:space="preserve">hal-03278289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional enantioselective synthesis of bis-benzofuran atropisomeric oligoarenes featuring two distal C-C stereogenic axes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sub-ppb mercury detection in real environmental samples with an improved Rhodamine-based detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdev Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sc04378k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436735v1</w:t>
+                <w:t xml:space="preserve">hal-03026250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoze Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (38), pp.16199-16204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03163964v1</w:t>
+                <w:t xml:space="preserve">hal-02953766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Atropisomers with Multiple Stereogenic Axes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Bidirectional enantioselective synthesis of bis-benzofuran atropisomeric oligoarenes featuring two distal C-C stereogenic axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202002518⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sc04378k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905416v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of simplified speciophylline analogues and β-carbolines as active molecules against Plasmodium falciparum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Taudon</w:t>
+                <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ddr.21494⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.1279-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201912043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083576v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (23), pp.3486-3490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284950v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Synthesis of Atropisomers with Multiple Stereogenic Axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoze Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (31), pp.12623-12634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202002518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059903v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective organocatalytic activation of vinylidene–quinone methides (VQMs)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05097c⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354840v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of α-Oxoketenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of simplified speciophylline analogues and β-carbolines as active molecules against Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Presset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Veronique Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Coquerel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201801533⟩</w:t>
+              <w:t xml:space="preserve">Drug Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80 (1), pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ddr.21494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980647v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bird's Eye View of Atropisomers Featuring a Five-Membered Ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e3939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/poc.3939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907622v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective syntheses of atropisomers featuring a five-membered ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enantioselective organocatalytic activation of vinylidene–quinone methides (VQMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (92), pp.12385-12393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc06863h⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (75), pp.11168-11170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05097c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687197v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious Synthesis of Enantioenriched Tetrahydropyrans via Chemoselective C−N bond Cleavage of Aza-Oxa-Bicyclo[3.2.1]Octanes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Bird's Eye View of Atropisomers Featuring a Five-Membered Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2417 - 2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201700735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01687211v1</w:t>
+                <w:t xml:space="preserve">hal-01907622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Syntheses of Furan Atropisomers by an Oxidative Central-to-Axial Chirality Conversion Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivek S Raut</w:t>
+                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of α-Oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b11079⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (43), pp.11110-11118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533761v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Organocatalysis with Central-to-Axial Chirality Conversion: Atroposelective Hantzsch-Type Synthesis of 4-Arylpyridines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enantioselective syntheses of atropisomers featuring a five-membered ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201509967⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (92), pp.12385-12393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc06863h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323419v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalyzed Consecutive Synthesis of Alkyl 4,5-Dihydrofuran-2-carboxylates from α-Keto Esters and (Z)-β-Chloro-β-nitrostyrenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Expeditious Synthesis of Enantioenriched Tetrahydropyrans via Chemoselective C−N bond Cleavage of Aza-Oxa-Bicyclo[3.2.1]Octanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sasso D 'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1562446⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359 (20), pp.3638-3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201700735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533770v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Multicomponent Reactions of 1,3-Dicarbonyls for the Synthesis of Enantioenriched Heterocycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective Syntheses of Furan Atropisomers by an Oxidative Central-to-Axial Chirality Conversion Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek S Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiying Du</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Christian Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561490⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (6), pp.2140-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b11079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415048v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Reactivity of 1,2-Ketoamides: Enantioselective Syn-thesis of Functionalized Pyrrolidines and Pyrrolo-1,4-benzodiaze-pine-2,5-diones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organocatalytic Multicomponent Reactions of 1,3-Dicarbonyls for the Synthesis of Enantioenriched Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiying Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Acosta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">M. del Mar Sanchez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1378711⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.3479-3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219398v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α,β-Unsaturated Acyl Cyanides as New Bis-Electrophiles for Enantioselective Organocatalyzed Formal [3+3]Spiroannulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalyzed Consecutive Synthesis of Alkyl 4,5-Dihydrofuran-2-carboxylates from α-Keto Esters and (Z)-β-Chloro-β-nitrostyrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dauzonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303613⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (01), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01133425v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporary-bridge strategy for enantioselective organocatalyzed synthesis of aza-seven-membered rings †</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining Organocatalysis with Central-to-Axial Chirality Conversion: Atroposelective Hantzsch-Type Synthesis of 4-Arylpyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Quinonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc07731h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201509967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133431v1</w:t>
+                <w:t xml:space="preserve">hal-01323419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the Reactivity of 1,2-Ketoamides: Enantioselective Syn-thesis of Functionalized Pyrrolidines and Pyrrolo-1,4-benzodiaze-pine-2,5-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Paola Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rajzman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Jairo Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (51), pp.17558-17583. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.1591-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1378711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979202v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of 1,2- and 1,3-Ketoamides with Thiourea Organocatalyst for the Enantioselective Domino Synthesis of Fuctionalized Cyclohexanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A temporary-bridge strategy for enantioselective organocatalyzed synthesis of aza-seven-membered rings †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338844⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.15605-15608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc07731h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861637v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">α,β-Unsaturated Acyl Cyanides as New Bis-Electrophiles for Enantioselective Organocatalyzed Formal [3+3]Spiroannulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Organocatalyzed Domino Synthesis of Six-Membered Carbocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201204018⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.1909-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801902v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalyzed Domino Synthesis of Six-Membered Carbocycles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338484⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.2218-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201204018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861699v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of 1,2-Keto Esters with Takemoto's Catalyst toward Michael Addition to Nitroalkenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201100739⟩</w:t>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1920-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682117v1</w:t>
+                <w:t xml:space="preserve">hal-00861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51), pp.17558-17583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703293v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric transformations involving 1,2-diarbonyl compounds as pronucleophiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Activation of 1,2- and 1,3-Ketoamides with Thiourea Organocatalyst for the Enantioselective Domino Synthesis of Fuctionalized Cyclohexanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC30691C⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.1659-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736692v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Organocatalytic Michael Addition of Cyclobutanones to Nitroalkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mailhol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.201200658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious, Metal-Free, Domino, Regioselective Synthesis of Highly Substituted 2-Carbonyl- and 2-Phosphorylfurans by Formal [3+2] Cycloaddition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Asymmetric transformations involving 1,2-diarbonyl compounds as pronucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201201192⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.6763-6775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC30691C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747378v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2-Dicarbonyl Compounds as Pronucleophiles in Organocatalytic Asymmetric Transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201106741⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.3969-3973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25248a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676949v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Expeditious, Metal-Free, Domino, Regioselective Synthesis of Highly Substituted 2-Carbonyl- and 2-Phosphorylfurans by Formal [3+2] Cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dauzonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.6119-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201201192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00588995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1,2-Dicarbonyl Compounds as Pronucleophiles in Organocatalytic Asymmetric Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.40-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+                <w:t xml:space="preserve">hal-00676949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Activation of 1,2-Keto Esters with Takemoto's Catalyst toward Michael Addition to Nitroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.563-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201100739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677511v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereo- and enantioselective organocatalytic Michael addition of alpha-ketoamides to nitroalkenes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinus J Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol102289g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680497v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot asymmetric cyclocarbohydroxylation sequence for the enantioselective synthesis of functionalised cyclopentanes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc01940b⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677033v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Faure</w:t>
+                <w:t xml:space="preserve">Highly diastereo- and enantioselective organocatalytic Michael addition of alpha-ketoamides to nitroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.5246-5249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol102289g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00677491v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive reactions with sulfoximines: a direct access to 2-sulfonimidoylylidene tetrahydrofurans and 6-sulfonimidoylmethyl- 3,4-dihydro-2H-pyrans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.09.080⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676864v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Organocatalyzed Michael Addition/[3 + 2]-Heterocyclization for the Stereoselective Synthesis of Fused-Isoxazoline Precursors of Enantiopure Cyclopentanoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">One-pot asymmetric cyclocarbohydroxylation sequence for the enantioselective synthesis of functionalised cyclopentanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dulcère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol8023133⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.7247-7249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc01940b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677496v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans into 1,3-Dienes and some Aspects of their Reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ghobsi</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salih Hacini</w:t>
+                <w:t xml:space="preserve">Martial Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Wavrin</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Corbères</w:t>
+                <w:t xml:space="preserve">Robert Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800517⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677026v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans into 1,3-Dienes and some Aspects of their Reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.  Corbère,</w:t>
+                <w:t xml:space="preserve">Consecutive reactions with sulfoximines: a direct access to 2-sulfonimidoylylidene tetrahydrofurans and 6-sulfonimidoylmethyl- 3,4-dihydro-2H-pyrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800517⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.9756-9764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01407738v1</w:t>
+                <w:t xml:space="preserve">hal-00676864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the reactivity of alpha-isocyanoacetates: multicomponent synthesis of 5-methoxyoxazoles and furopyrrolones.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sequential Organocatalyzed Michael Addition/[3 + 2]-Heterocyclization for the Stereoselective Synthesis of Fused-Isoxazoline Precursors of Enantiopure Cyclopentanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Salat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dulcère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200605005⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.5409-5412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol8023133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157605v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans into 1,3-Dienes and some Aspects of their Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.  Ghobsi,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.  Hacini,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.  Wavrin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.  Gaudel-Siri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.  Corbère,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.4446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans into 1,3-Dienes and some Aspects of their Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ghobsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Hacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Corbères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.4446-4453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulating the reactivity of alpha-isocyanoacetates: multicomponent synthesis of 5-methoxyoxazoles and furopyrrolones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Dekhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (14), pp.2485-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200605005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mild Oxidative One-Carbon Homologation of Aldehyde to Amide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Dekhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (19), pp.6926-6927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja0511220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8179,2331 +8581,2331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616840v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616848v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalysis and Superacid Activation: Challenges and Opportunities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enantioselective Nucleophilic Vinylic Substitution (S N V) toward 3-Alkenyl-bisoxindoles Facilitated by C6′ Steric Bulk of Cinchona Alkaloid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414104v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Nucleophilic Vinylic Substitution (S N V) toward 3-Alkenyl-bisoxindoles Facilitated by C6′ Steric Bulk of Cinchona Alkaloid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Organocatalysis and Superacid Activation: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260591v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting one out of six stereoisomers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Enantioselective Phosphoric-Acid-Catalyzed Hantzsch Synthesis of Polyhydroquinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Quinonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278309v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Enantioselective Phosphoric-Acid-Catalyzed Hantzsch Synthesis of Polyhydroquinolines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting one out of six stereoisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285197v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436606v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional enantioselective synthesis of bis-benzofuran atropisomeric oligoarenes featuring two distal C–C stereogenic axes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163974v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective organocatalytic activation of vinylidene–quinone methides (VQMs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enantioselective Synthesis of Atropisomers with Multiple Stereogenic Axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoze Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354844v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Synthesis of Atropisomers with Multiple Stereogenic Axes</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Illustration. France. 2019</w:t>
+                <w:t xml:space="preserve">Design and synthesis of simplified speciophylline analogues and β-carbolines as active molecules against Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02905420v1</w:t>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02087312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of simplified speciophylline analogues and β-carbolines as active molecules against Plasmodium falciparum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Taudon</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. France. 2019</w:t>
+              <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">medihal-02087312v1</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of (4 + 1) annulations between α‐oxoketenes and stable phosphorous, nitrogen, or sulfur ylides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enantioselective organocatalytic activation of vinylidene–quinone methides (VQMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362484v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Bird's Eye View of Atropisomers Featuring a Five-Membered Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dessin)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">medihal-01980661v1</w:t>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01907629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bird's Eye View of Atropisomers Featuring a Five-Membered Ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Normal, Abnormal, and Cascade Wittig Olefinations of alpha-Oxoketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Presset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Illustration. France. 2018</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (illustration)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">medihal-01907629v1</w:t>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01980661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Syntheses of Furan Atropisomers by an Oxidative Central-to-Axial Chirality Conversion Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek S Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01723162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective syntheses of atropisomers featuring a five-membered ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01705653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expeditious Synthesis of Enantioenriched Tetrahydropyrans via Chemoselective C N bond Cleavage of Aza-Oxa-Bicyclo[3.2.1] Octanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sasso d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01723176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Organocatalyzed Consecutive Synthesis of Alkyl 4,5-Dihydrofuran-2-carboxylates from α-Keto Esters and (Z)-β-Chloro-β-nitrostyrenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dauzonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01723185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans to 1,3-Dienes and Some Aspects of Their Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ghobsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Hacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wavrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Corbères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01727663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10513,104 +10915,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations in Organic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, 2015, 978-1-118-67271-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10620,151 +11022,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des dérivés 1,3-dicarbonylés dans les réactions domino et multicomposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideas in Chemistry and Molecular Sciences: Advances in Synthetic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.CHV2210, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10832,51 +11234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3A7A346"/>
+    <w:nsid w:val="1ABA28E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11063,51 +11465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-bonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4479-4626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111502640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2249-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapana Dubey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Mandal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshee Sarkar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Koley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guishun Bai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Qin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juelian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc05212b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqi Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Moussa Abdraman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Jie Bian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoze Bao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Trivedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Sau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB01082A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Duan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo00499c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403374" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyue Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c01964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-021-00639-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04378k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Fofana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000460" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002518" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sinou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.21494" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05097c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800078" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06863h" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso D 'Elia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudedranche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Raut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11079" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Quinonero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509967" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J0BPG2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Becerra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562446" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Du" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219398v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Acosta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378711" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303613" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZQ8K9TX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07731h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338844" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682117v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100739" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BK9VKT6X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736692v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30691C" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03S6B72X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106741" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680497v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol102289g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lettieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dulc&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01940b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Salat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8023133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ghobsi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Hacini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corb&#232;res" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800517" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HJCZ17X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Ghobsi," TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Hacini," TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#160; Wavrin," TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Gaudel-Siri," TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Corb&#232;re," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dekhane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0511220" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04260591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278309v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03285197v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaitre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436592v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03163974v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02953894v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02354844v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02905420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02087312v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01907629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01705653v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso d'Elia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727663v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-bonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4479-4626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111502640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2249-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guishun Bai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6QO00105J" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapana Dubey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Mandal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshee Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Koley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02411" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juelian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cc00882h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Qin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc05212b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Trivedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Sau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB01082A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Moussa Abdraman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Jie Bian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoze Bao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo00499c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Pan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyue Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c01964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-021-00639-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04378k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Fofana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002518" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.21494" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05097c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06863h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso D 'Elia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudedranche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Raut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11079" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Du" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Becerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Quinonero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509967" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J0BPG2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Acosta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07731h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZQ8K9TX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338484" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338844" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30691C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201192" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03S6B72X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106741" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BK9VKT6X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol102289g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lettieri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dulc&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01940b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677496v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Salat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8023133" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Ghobsi," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Hacini," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#160; Wavrin," TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Gaudel-Siri," TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Corb&#232;re," TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800517" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HJCZ17X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ghobsi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Hacini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corb&#232;res" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157605v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dekhane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0511220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616840v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04260591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03285197v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaitre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03163974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02953894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02905420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02087312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02354844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01907629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01705653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso d'Elia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>