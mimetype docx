--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -208,295 +208,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 4-nitro-3-arylpyrrole platform for the divergent synthesis of marine natural products: Ningalins and Lamellarins</w:t>
+                <w:t xml:space="preserve">Copper-Assisted Oxidative One-Pot Heterodifunctionalization of Cyclopentane-1,3-diones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihuan Yang</w:t>
+                <w:t xml:space="preserve">Sapana Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guishun Bai</w:t>
+                <w:t xml:space="preserve">Sukanya Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajia Han</w:t>
+                <w:t xml:space="preserve">Rajarshee Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyuan Wu</w:t>
+                <w:t xml:space="preserve">Biplab Koley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Hua</w:t>
+                <w:t xml:space="preserve">Shreya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 91 (5), pp.1994-2003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D6QO00105J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604164v1</w:t>
+                <w:t xml:space="preserve">hal-05497764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Assisted Oxidative One-Pot Heterodifunctionalization of Cyclopentane-1,3-diones</w:t>
+                <w:t xml:space="preserve">A 4-nitro-3-arylpyrrole platform for the divergent synthesis of marine natural products: Ningalins and Lamellarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapana Dubey</w:t>
+                <w:t xml:space="preserve">Yihuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukanya Mandal</w:t>
+                <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajarshee Sarkar</w:t>
+                <w:t xml:space="preserve">Jiajia Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biplab Koley</w:t>
+                <w:t xml:space="preserve">Mengyuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreya Roy</w:t>
+                <w:t xml:space="preserve">Yi Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 91 (5), pp.1994-2003. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6QO00105J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497764v1</w:t>
+                <w:t xml:space="preserve">hal-05604164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective construction of chiral quinoline scaffold via a Michael addition/ O -alkylation sequence</w:t>
               </w:r>
@@ -508,77 +508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juelian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -763,90 +763,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atroposelective synthesis of sterically hindered stereochemically complex BINOL derivatives via central-to-axial chirality induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengmeng Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juelian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (41), pp.19342-19349. </w:t>
@@ -884,103 +884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative functionalization of cyclopentane-1,3-diones: cell imaging studies of diphenothiazine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapana Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragya Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madan Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (38), pp.8672-8677. </w:t>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereocontrol in Conformationally Stable C(sp&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;)─C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;) Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan‐carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,64 +1308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiapei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xusheng Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1429,64 +1429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic Diastereo- and Enantioselective Synthesis of Chlorinated and Trifluoromethylated Pyrrolidines Featuring a Removable Nitro Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xusheng Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 8-Aza- and 8,8′-Diaza-BINOL Derivatives through Cu(II)-TMEDA-Catalyzed Aerobic Oxidative Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Nucleophilic Vinylic Substitution (S N V) toward 3-Alkenyl-bisoxindoles Facilitated by C6′ Steric Bulk of Cinchona Alkaloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,177 +2950,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t>
+                <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Mouhamadou Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07995⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (23), pp.3486-3490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953766v1</w:t>
+                <w:t xml:space="preserve">hal-03163964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional enantioselective synthesis of bis-benzofuran atropisomeric oligoarenes featuring two distal C-C stereogenic axes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3139,92 +3139,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.403-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9sc04378k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3273,210 +3273,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (3), pp.1279-1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201912043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoze Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chentouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (23), pp.3486-3490. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (38), pp.16199-16204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163964v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Synthesis of Atropisomers with Multiple Stereogenic Axes</w:t>
               </w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sasso D 'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (6), pp.2140-2143. </w:t>
@@ -4652,51 +4652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic Multicomponent Reactions of 1,3-Dicarbonyls for the Synthesis of Enantioenriched Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiying Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. del Mar Sanchez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4812,51 +4812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dauzonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.1591-1595. </w:t>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Multiple Bond-Forming Transformations (MBFTs): The Power of 1,2- and 1,3-Dicarbonyl Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,333 +5704,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1920-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+                <w:t xml:space="preserve">hal-00861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Addition-Initiated Sequential Reactions from 1,3-Dicarbonyls for the Synthesis of Polycyclic Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/13852728113179990090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.1659-1666. </w:t>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 354, pp.3523-3532. </w:t>
@@ -6529,51 +6529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric organocascades involving the formation of two C-heteroatom bonds from two distinct heteroatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dauzonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,51 +6905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,291 +7015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t>
+                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lalli</w:t>
+                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinus J Bouma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Masson</w:t>
+                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588995v1</w:t>
+                <w:t xml:space="preserve">hal-00677638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive Reactions with Sulfoximines: Straightforward Synthesis of Substituted 5,5-Spiroketals</w:t>
+                <w:t xml:space="preserve">Exploiting the divergent reactivity of α-isocyanoacetate: multicomponent synthesis of 5-alkoxyoxazoles and related heterocycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Vologdin</w:t>
+                <w:t xml:space="preserve">Marinus J Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
+                <w:t xml:space="preserve">Géraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bressy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.2085-2090. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.880-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677638v1</w:t>
+                <w:t xml:space="preserve">hal-00588995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereo- and enantioselective organocatalytic Michael addition of alpha-ketoamides to nitroalkenes</w:t>
               </w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Sanchez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.5246-5249. </w:t>
@@ -7413,274 +7413,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot asymmetric cyclocarbohydroxylation sequence for the enantioselective synthesis of functionalised cyclopentanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dulcère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.7247-7249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc01940b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677511v1</w:t>
+                <w:t xml:space="preserve">hal-00677033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot asymmetric cyclocarbohydroxylation sequence for the enantioselective synthesis of functionalised cyclopentanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1,3-Dicarbonyl compounds in stereoselective domino and multicomponent reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46, pp.7247-7249. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.1085-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cc01940b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677033v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t>
               </w:r>
@@ -7812,103 +7812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consecutive reactions with sulfoximines: a direct access to 2-sulfonimidoylylidene tetrahydrofurans and 6-sulfonimidoylmethyl- 3,4-dihydro-2H-pyrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Virolleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vellaisamy Sridharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65, pp.9756-9764. </w:t>
@@ -7972,51 +7972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Salat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dulcère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8069,307 +8069,307 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans into 1,3-Dienes and some Aspects of their Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.  Ghobsi,</w:t>
+                <w:t xml:space="preserve">Abdelkader Ghobsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.  Hacini,</w:t>
+                <w:t xml:space="preserve">Salih Hacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.  Wavrin,</w:t>
+                <w:t xml:space="preserve">Laurence Wavrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.  Gaudel-Siri,</w:t>
+                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.  Corbère,</w:t>
+                <w:t xml:space="preserve">Agnès Corbères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.4446. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.4446-4453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200800517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407738v1</w:t>
+                <w:t xml:space="preserve">hal-00677026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans into 1,3-Dienes and some Aspects of their Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ghobsi</w:t>
+                <w:t xml:space="preserve">A.  Ghobsi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salih Hacini</w:t>
+                <w:t xml:space="preserve">S.  Hacini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Wavrin</w:t>
+                <w:t xml:space="preserve">L.  Wavrin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
+                <w:t xml:space="preserve">A.  Gaudel-Siri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Corbères</w:t>
+                <w:t xml:space="preserve">A.  Corbère,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.4446-4453. </w:t>
+              <w:t xml:space="preserve">, 2008, 26, pp.4446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200800517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677026v1</w:t>
+                <w:t xml:space="preserve">hal-01407738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the reactivity of alpha-isocyanoacetates: multicomponent synthesis of 5-methoxyoxazoles and furopyrrolones.</w:t>
               </w:r>
@@ -8381,51 +8381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Dekhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (14), pp.2485-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8485,51 +8485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Dekhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (19), pp.6926-6927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8840,51 +8840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Nucleophilic Vinylic Substitution (S N V) toward 3-Alkenyl-bisoxindoles Facilitated by C6′ Steric Bulk of Cinchona Alkaloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guishun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,90 +9260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Organocatalyzed Michael Additions of Nitroalkanes to 4-Arylidenedihydrofuran-2,3-diones and 4-Arylidenepyrrolidine-2,3-diones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9596,51 +9596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Control of Central and Helical Chiralities: Expedient Helicoselective Synthesis of Dioxa[6]helicenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoze Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10382,51 +10382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -10557,51 +10557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sasso d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,51 +10692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dauzonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10775,103 +10775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalysed Isomerisation of 2-Vinylidenehydrofurans to 1,3-Dienes and Some Aspects of Their Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ghobsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Hacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wavrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Corbères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -11049,51 +11049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des dérivés 1,3-dicarbonylés dans les réactions domino et multicomposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,51 +11234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ABA28E7"/>
+    <w:nsid w:val="63376952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11465,51 +11465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-bonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4479-4626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111502640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2249-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guishun Bai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6QO00105J" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapana Dubey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Mandal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshee Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Koley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02411" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juelian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cc00882h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Qin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc05212b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Trivedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Sau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB01082A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Moussa Abdraman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Jie Bian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoze Bao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo00499c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Pan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyue Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c01964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-021-00639-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04378k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Fofana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002518" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.21494" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05097c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06863h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso D 'Elia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudedranche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Raut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11079" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Du" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Becerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Quinonero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509967" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J0BPG2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Acosta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07731h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZQ8K9TX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338484" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338844" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30691C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201192" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03S6B72X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106741" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BK9VKT6X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol102289g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lettieri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dulc&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01940b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677496v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Salat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8023133" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Ghobsi," TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Hacini," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#160; Wavrin," TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Gaudel-Siri," TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Corb&#232;re," TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800517" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HJCZ17X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ghobsi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Hacini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corb&#232;res" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157605v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dekhane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0511220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616840v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04260591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03285197v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaitre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03163974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02953894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02905420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02087312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02354844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01907629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01705653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso d'Elia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-bonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4479-4626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111502640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2249-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapana Dubey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Mandal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshee Sarkar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Koley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guishun Bai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6QO00105J" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juelian Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cc00882h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Qin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc05212b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Trivedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Sau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB01082A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#8208;carlos Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Moussa Abdraman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Jie Bian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoze Bao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiapei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Wei Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qo00499c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Pan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyue Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Ye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c01964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-021-00639-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Fofana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dudognon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc04378k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07995" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002518" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.21494" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3939" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05097c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Presset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801533" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc06863h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso D 'Elia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudedranche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S Raut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11079" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Du" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561490" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533770v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Becerra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raimondi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Quinonero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509967" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J0BPG2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Acosta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Quiroga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc07731h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZQ8K9TX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338484" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338844" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mailhol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200658" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8642PB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC30691C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25248a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201192" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03S6B72X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106741" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BK9VKT6X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaisamy Sridharan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vologdin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260039" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus J Bouma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002098" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol102289g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lettieri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dulc&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc01940b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677511v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.04.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676864v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.09.080" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677496v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Salat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol8023133" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ghobsi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Hacini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corb&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800517" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HJCZ17X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Ghobsi," TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Hacini," TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#160; Wavrin," TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Gaudel-Siri," TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Corb&#232;re," TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157605v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dekhane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0511220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616840v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04260591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03285197v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaitre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03278309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03163974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02953894v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02905420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02087312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02362484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02354844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01907629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01980661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01705653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sasso d'Elia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01723185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680619v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>