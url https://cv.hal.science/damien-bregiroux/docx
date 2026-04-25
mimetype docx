--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced cycle life and expanded voltage window in aqueous proton full cells using TiO2 negative electrodes with cationic vacancies</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of Ruddlesden–Popper Ca 2− x Dy x MnO 4 ceramics: Impact on thermoelectric and mechanical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Toorabally</w:t>
+                <w:t xml:space="preserve">Maroua Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvinder Singh</w:t>
+                <w:t xml:space="preserve">Alexandre Bahezre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sorriaux</w:t>
+                <w:t xml:space="preserve">Ines Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taylor</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lantelme</w:t>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (20), pp.10238-10248. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.e20158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758992v1</w:t>
+                <w:t xml:space="preserve">hal-04734042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of Ruddlesden–Popper Ca 2− x Dy x MnO 4 ceramics: Impact on thermoelectric and mechanical performance</w:t>
+                <w:t xml:space="preserve">Enhanced cycle life and expanded voltage window in aqueous proton full cells using TiO2 negative electrodes with cationic vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Allani</w:t>
+                <w:t xml:space="preserve">Milad Toorabally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bahezre</w:t>
+                <w:t xml:space="preserve">Arvinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Massoud</w:t>
+                <w:t xml:space="preserve">Maxime Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Patrick Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+                <w:t xml:space="preserve">Frédéric Lantelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (1), pp.e20158. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (20), pp.10238-10248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734042v1</w:t>
+                <w:t xml:space="preserve">hal-04758992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mechanical properties of Ni/BaTiO3 functionally graded material</w:t>
               </w:r>
@@ -636,252 +636,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of nanostructured ZnS ceramics: Grain growth control and improved hardness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-Phase Synthesis, Sintering, and Transport Properties of Nanoparticle-Based Boron-Rich Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142064⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.2099-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347637v1</w:t>
+                <w:t xml:space="preserve">hal-03214780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Phase Synthesis, Sintering, and Transport Properties of Nanoparticle-Based Boron-Rich Composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spark plasma sintering of nanostructured ZnS ceramics: Grain growth control and improved hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Cedelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.2099-2109. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 827, pp.142064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214780v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysprosium doping of Ca2MnO4: Effect on crystal structure at room temperature and thermal behavior</w:t>
               </w:r>
@@ -1995,381 +1995,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry of M II M' IV (PO 4 ) 2 double monophosphates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (3, A), pp.3879-3887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172608v1</w:t>
+                <w:t xml:space="preserve">hal-01291228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of nanostructured Sc2O3 ceramics from sol-gel-derived nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural study of polymorphism and thermal behavior of CaZr(PO4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.11.067⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01291228v1</w:t>
+                <w:t xml:space="preserve">hal-01118111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of polymorphism and thermal behavior of CaZr(PO4)2</w:t>
+                <w:t xml:space="preserve">Crystal chemistry of M II M' IV (PO 4 ) 2 double monophosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karin Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41, pp.43-47. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118111v1</w:t>
+                <w:t xml:space="preserve">hal-01172608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triclinic–Cubic Phase Transition and Negative Expansion in the Actinide IV (Th, U, Np, Pu) Diphosphates</w:t>
               </w:r>
@@ -2874,315 +2874,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state synthesis of monazite type compounds LnPO4 (Ln = La to Gd)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">The chemistry of the phosphates of barium and tetravalent cations in the 1 : 1 stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">R.J.M. Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sakellariou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Gouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Florin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 180 (8), pp.2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420148v1</w:t>
+                <w:t xml:space="preserve">hal-00391889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemistry of the phosphates of barium and tetravalent cations in the 1 : 1 stoichiometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Konings</w:t>
+                <w:t xml:space="preserve">Solid state synthesis of monazite type compounds LnPO4 (Ln = La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gouder</w:t>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian Florin Popa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 180 (8), pp.2346. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.432-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391889v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state synthesis of monazite-type compounds LnPO4 (Ln = La to Gd)</w:t>
               </w:r>
@@ -3243,380 +3243,380 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (5), pp.432-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00508628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Perrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+                <w:t xml:space="preserve">Olivier Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (24), pp.10372-10382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00447168v1</w:t>
+                <w:t xml:space="preserve">emse-00509266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Terra</w:t>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (24), pp.10372-10382. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3207-3213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00509266v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium and americium monazite materials: Solid state synthesis and X-ray diffraction study</w:t>
               </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00447275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4026,51 +4026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et caractérisation des propriétés thermiques d'un matériau à gradient de propriétés céramique/métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cedelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,302 +4141,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et mécaniques de FGPM Ni/BaTiO$_3$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Petit</w:t>
+                <w:t xml:space="preserve">Etude de la variation des propriétés multi-physiques des matériaux à gradient de fonction piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768978v1</w:t>
+                <w:t xml:space="preserve">hal-05312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Designing Ionic Scaffold for Efficient Solid Electrolyte for All Solid State Battery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Toussaint</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et mécaniques de FGPM Ni/BaTiO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cedelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">242nd ECS Meeting October 9, 2022 - October 13, 2022 Atlanta, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074569v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Invited) Designing Ionic Scaffold for Efficient Solid Electrolyte for All Solid State Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">242nd ECS Meeting October 9, 2022 - October 13, 2022 Atlanta, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2022, Atlanta (USA), United States. pp.1176-1176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-01371176mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de frittage sur la conductivité thermique d’une céramique à faible coefficient de dilatation thermique, β-Zr2O(PO4)2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cédelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4465,51 +4586,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4519,65 +4640,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of Ni/BaTiO 3 Functionally Graded Piezoelectric Material for active vibration control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cedelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,84 +4706,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Advanced Materials Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rome, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4672,147 +4793,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for producing a waterproof and ion-conducting flexible membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016097571A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4822,51 +4943,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state synthesis and X-ray diffraction characterization of Pu 3+(1-2x)Pu4+xCa2+xPO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4912,65 +5033,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iain May, Rebeca Alvares and Nicholas Bryan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Actinide Science ISBN : 0-85404-678-X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RSC Publishing, pp.749-751, 2006, 305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00498244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5117,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethsovann Var" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04734042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bahezre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20158" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bregiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahezre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02384314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kovacs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.101638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hallopeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.08.153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jaffres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reekie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shears" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.08.102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Aatiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Rachid Tigha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fakhreddine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.05.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.06.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bykov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300036y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Raison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Apostolidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000777" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55FXCH63-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFT0B0F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04074569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dussart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Toussaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01371176mtgabs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethsovann Var" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04734042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bahezre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bregiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahezre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02384314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kovacs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.101638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hallopeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.08.153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jaffres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reekie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shears" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.08.102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Aatiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Rachid Tigha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fakhreddine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.05.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.06.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bykov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300036y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Raison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Apostolidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000777" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55FXCH63-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFT0B0F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04074569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dussart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Toussaint" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01371176mtgabs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>