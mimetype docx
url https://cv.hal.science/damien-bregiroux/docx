--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2874,315 +2874,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemistry of the phosphates of barium and tetravalent cations in the 1 : 1 stoichiometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bregiroux</w:t>
+                <w:t xml:space="preserve">Solid state synthesis of monazite type compounds LnPO4 (Ln = La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J.M. Konings</w:t>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gouder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391889v1</w:t>
+                <w:t xml:space="preserve">hal-00420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state synthesis of monazite type compounds LnPO4 (Ln = La to Gd)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">The chemistry of the phosphates of barium and tetravalent cations in the 1 : 1 stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">T. Gouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sakellariou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelian Florin Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.432-439. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 180 (8), pp.2346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420148v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state synthesis of monazite-type compounds LnPO4 (Ln = La to Gd)</w:t>
               </w:r>
@@ -3243,380 +3243,380 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (5), pp.432-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00508628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terra</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3207-3213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00509266v1</w:t>
+                <w:t xml:space="preserve">emse-00447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural dependence of the thermal and mechanical properties of monazite LnPO4 (Ln=La to Gd)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+                <w:t xml:space="preserve">Olivier Terra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.3207-3213. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (24), pp.10372-10382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic7012123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00447168v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00509266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium and americium monazite materials: Solid state synthesis and X-ray diffraction study</w:t>
               </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethsovann Var" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04734042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bahezre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bregiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahezre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02384314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kovacs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.101638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hallopeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.08.153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jaffres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reekie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shears" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.08.102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Aatiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Rachid Tigha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fakhreddine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.05.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.06.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bykov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300036y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Raison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Apostolidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000777" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55FXCH63-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFT0B0F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04074569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dussart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Toussaint" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01371176mtgabs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethsovann Var" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04734042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Allani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bahezre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Massoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grosjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03347637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03214779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bregiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahezre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02384314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kovacs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2019.101638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hallopeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.08.153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jaffres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reekie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shears" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.08.102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham Thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Aatiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Rachid Tigha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fakhreddine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.05.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3H45QPQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01118111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.02.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.06.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bykov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300036y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Raison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Apostolidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000777" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55FXCH63-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VFSQM68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2W9VN0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFT0B0F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sakellariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDSRH9SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446886v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.12.042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ6KLNZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lucas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.11.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ6V3HG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04074569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dussart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Toussaint" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01371176mtgabs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>