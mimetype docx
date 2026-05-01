--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -184,710 +184,710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indane-1,3-Dione: From Synthetic Strategies to Applications</w:t>
+                <w:t xml:space="preserve">Improving orientation, packing density and molecular arrangement in SAMs of bi-anchoring Ferrocene-triazole derivatives by 'Click' Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Pigot</w:t>
+                <w:t xml:space="preserve">Vikas Jangid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estéban Sanchez-Adaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27185976⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.3585-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779130v1</w:t>
+                <w:t xml:space="preserve">hal-03603533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving orientation, packing density and molecular arrangement in SAMs of bi-anchoring Ferrocene-triazole derivatives by 'Click' Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vikas Jangid</w:t>
+                <w:t xml:space="preserve">Indane-1,3-Dione: From Synthetic Strategies to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (11), pp.3585-3596. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (18), pp.5976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c00215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27185976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603533v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Multifunctional Benzophenone-based Photoinitiators with High Migration Stability and the Application in 3D Printing</w:t>
+                <w:t xml:space="preserve">Photopolymerization and 3D/4D applications using newly developed dyes: Search around the natural chalcone scaffold in photoinitiating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shaohui Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qm00885k⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.109213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150242v1</w:t>
+                <w:t xml:space="preserve">hal-03160625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click chemistry: an efficient tool to control the functionalization of metallic surfaces with alkyl chains possessing two reactive end groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Multifunctional Benzophenone-based Photoinitiators with High Migration Stability and the Application in 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150731⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.1982-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qm00885k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300612v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization and 3D/4D applications using newly developed dyes: Search around the natural chalcone scaffold in photoinitiating systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+                <w:t xml:space="preserve">Click chemistry: an efficient tool to control the functionalization of metallic surfaces with alkyl chains possessing two reactive end groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Jangid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yijun Zhang</w:t>
+                <w:t xml:space="preserve">Esteban Sanchez Adaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shaohui Liu</w:t>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188, pp.109213. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.150731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160625v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allyloxy ketones as efficient photoinitiators with high migration stability in free radical polymerization and 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noirbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -964,103 +964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-Chalcone Derivatives Derived from Natural Products as Near-UV/Visible Light Sensitive Photoinitiators for 3D/4D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noirbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.901-916. </w:t>
@@ -1092,1363 +1092,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketone derivatives as photoinitiators for both radical and cationic photopolymerizations under visible LED and application in 3D printing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rectifying antennas for energy harvesting from the microwaves to visible light: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiyang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">C.A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estéban Sanchez-Adaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109737⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.100265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2020.100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887026v1</w:t>
+                <w:t xml:space="preserve">hal-02895836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on push–pull organic dyes as visible light photoinitiators of polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Pigot</w:t>
+                <w:t xml:space="preserve">Novel D-π-A and A-π-D-π-A Three-Component Photoinitiating Systems Based on Carbazole/Triphenylamino based Chalcones and Application in 3D and 4D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+                <w:t xml:space="preserve">Yijun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (40), pp.6512-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py01197e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02872468v1</w:t>
+                <w:t xml:space="preserve">hal-02976672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Push-Pull Dyes Derived from 1H- cyclopenta[b]naphthalene-1,3(2H)-dione as Versatile Photoinitiators for Photopolymerization and Their Related Applications: 3D Printing and Fabrication of Photocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Pigot</w:t>
+                <w:t xml:space="preserve">Ketone derivatives as photoinitiators for both radical and cationic photopolymerizations under visible LED and application in 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Graff</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.109737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10101196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968690v1</w:t>
+                <w:t xml:space="preserve">hal-02887026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectifying antennas for energy harvesting from the microwaves to visible light: A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estéban Sanchez-Adaime</w:t>
+                <w:t xml:space="preserve">Recent advances on push–pull organic dyes as visible light photoinitiators of polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Margeat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72, pp.100265. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.109797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2020.100265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895836v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel D-π-A and A-π-D-π-A Three-Component Photoinitiating Systems Based on Carbazole/Triphenylamino based Chalcones and Application in 3D and 4D Printing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yijun Zhang</w:t>
+                <w:t xml:space="preserve">Novel Push-Pull Dyes Derived from 1H- cyclopenta[b]naphthalene-1,3(2H)-dione as Versatile Photoinitiators for Photopolymerization and Their Related Applications: 3D Printing and Fabrication of Photocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (40), pp.6512-6528. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py01197e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal10101196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976672v1</w:t>
+                <w:t xml:space="preserve">hal-02968690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinitiators Derived From Natural Product Scaffolds: Mono-Chalcones in Three-Component Photoinitiating Systems and their Applications in 3D Printing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Novel Photoinitiators Based on Benzophenone‐Triphenylamine Hybrid Structure for LED Photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PY00568A⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (23), pp.2000460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202000460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906501v1</w:t>
+                <w:t xml:space="preserve">hal-03053235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocomponent Photoinitiators based on Benzophenone-Carbazole Structure for LED Photoinitiating Systems and Application on 3D Printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinitiators Derived From Natural Product Scaffolds: Mono-Chalcones in Three-Component Photoinitiating Systems and their Applications in 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaohui Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yangyang Xu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1394. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (28), pp.4647-4659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0PY00568A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887016v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Photoinitiators Based on Benzophenone‐Triphenylamine Hybrid Structure for LED Photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monocomponent Photoinitiators based on Benzophenone-Carbazole Structure for LED Photoinitiating Systems and Application on 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaohui Liu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hong Chen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (23), pp.2000460. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202000460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12061394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053235v1</w:t>
+                <w:t xml:space="preserve">hal-02887016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ketone derivatives based photoinitiating systems for free radical polymerization under mild conditions and 3D printing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in organic dyes and fluorophores comprising a 1,2,3-triazole moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (36), pp.5767-5777. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00990c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9nj06330g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946028v1</w:t>
+                <w:t xml:space="preserve">hal-02796098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in organic dyes and fluorophores comprising a 1,2,3-triazole moiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel ketone derivatives based photoinitiating systems for free radical polymerization under mild conditions and 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noirbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaofu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44, </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (36), pp.5767-5777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nj06330g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py00990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796098v1</w:t>
+                <w:t xml:space="preserve">hal-02946028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monocomponent bifunctional benzophenone–carbazole type II photoinitiator for LED photoinitiating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,64 +2525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocene: An unrivaled electroactive building block for the design of push-pull dyes with near-infrared and infrared absorptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noirbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes and Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170, pp.UNSP 107611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,64 +2642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patxi Garra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noirbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,77 +2808,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément A Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Jangid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lebouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOMCONCOORD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
@@ -2946,64 +2946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément A Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estéban Sanchez-Adaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Jangid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SFNano C'Nano joint meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
@@ -3225,51 +3225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C51F4B85"/>
+    <w:nsid w:val="EAC3ED1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3456,51 +3456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-brunel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9526-4089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779130v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27185976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jangid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Sanchez-Adaime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noirbent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00885k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Sanchez Adaime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00755b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10101196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2020.100265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01197e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00568A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000460" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00990c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj06330g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00644K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Garra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00059c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lebouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02964514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-brunel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9526-4089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jangid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Sanchez-Adaime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27185976" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noirbent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00885k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Sanchez Adaime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150731" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qm00755b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2020.100265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py01197e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109737" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109797" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10101196" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000460" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00568A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj06330g" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00990c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00644K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Garra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00059c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lebouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02964514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>