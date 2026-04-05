--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -481,335 +481,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CheSS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">atlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ratcliff</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010584v1</w:t>
+                <w:t xml:space="preserve">hal-05012322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">liborbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atlab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CheSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012322v1</w:t>
+                <w:t xml:space="preserve">hal-05010584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigDFT</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilities of wavelets as a computational basis set for large-scale electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6991b4f76152ce8c3c65363819cbac3c28b0b883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtquan.2025.100032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selva Chandrasekaran Selvaraj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L041301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Caliste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02384578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Troeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Zwanziger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Sgourou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Londos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6991b4f76152ce8c3c65363819cbac3c28b0b883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtquan.2025.100032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selva Chandrasekaran Selvaraj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L041301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Caliste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02384578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Troeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Zwanziger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Sgourou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Londos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>