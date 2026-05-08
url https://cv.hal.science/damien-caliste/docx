--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1651,278 +1651,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics and Related Kinetics of Staging in Intercalation Compounds</w:t>
+                <w:t xml:space="preserve">Mg and In Codoped p-type AlN Nanowires for pn Junction Realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chandesris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Caliste</w:t>
+                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jamet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Garro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05298⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.8357-8364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384578v1</w:t>
+                <w:t xml:space="preserve">hal-03082581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg and In Codoped p-type AlN Nanowires for pn Junction Realization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics and Related Kinetics of Staging in Intercalation Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Garro</w:t>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (12), pp.8357-8364. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (38), pp.23711-23720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b01394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082581v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate grain boundary in silicon and the silver-ratio sequence</w:t>
               </w:r>
@@ -4826,51 +4826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6991b4f76152ce8c3c65363819cbac3c28b0b883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtquan.2025.100032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selva Chandrasekaran Selvaraj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L041301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Caliste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02384578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Troeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Zwanziger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Sgourou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Londos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6991b4f76152ce8c3c65363819cbac3c28b0b883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05377015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtquan.2025.100032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selva Chandrasekaran Selvaraj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L041301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Caliste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02384578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunkelmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyara Timerkaeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeyaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Troeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Zwanziger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Sgourou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Londos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>