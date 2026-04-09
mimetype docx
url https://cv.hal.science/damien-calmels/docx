--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -904,408 +904,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(U-Th)/He Geochronology Constraints on Lateritic Duricrust Formation on the Guiana Shield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Calmels</w:t>
+                <w:t xml:space="preserve">MOdern River archivEs of Particulate Organic Carbon: MOREPOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutian Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Allard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.888993⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.4743-4755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4743-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711095v1</w:t>
+                <w:t xml:space="preserve">hal-04456201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of black shale weathering on riverine barium isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(U-Th)/He Geochronology Constraints on Lateritic Duricrust Formation on the Guiana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Charbonnier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120741⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.888993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707091v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOdern River archivEs of Particulate Organic Carbon: MOREPOC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yutian Ke</w:t>
+                <w:t xml:space="preserve">The influence of black shale weathering on riverine barium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.4743-4755. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.120741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4743-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456201v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterCarb: A Community Effort to Improve Interlaboratory Standardization of the Carbonate Clumped Isotope Thermometer Using Carbonate Standards</w:t>
               </w:r>
@@ -1419,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
+                <w:t xml:space="preserve">Reply to comment by Thomas M. Blattmann on “Carbon dioxide emissions by rock organic carbon oxidation and the next geochemical carbon budget of the Mackenzie River Basin”, v. 319, n. 6, p. 473–499.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">Kate Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Pagel</w:t>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Ed Tipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319 (10), pp.905-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/10.2019.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925929v1</w:t>
+                <w:t xml:space="preserve">hal-02494318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by Thomas M. Blattmann on “Carbon dioxide emissions by rock organic carbon oxidation and the next geochemical carbon budget of the Mackenzie River Basin”, v. 319, n. 6, p. 473–499.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hilton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed Tipper</w:t>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valier Galy</w:t>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 319 (10), pp.905-906. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (9), pp.851-856 (IF 4,768). </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2475/10.2019.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494318v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem controlled soil-rock pCO2 and carbonate weathering – Constraints by temperature and soil water content</w:t>
               </w:r>
@@ -1823,103 +1823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide emissions by rock organic carbon oxidation and the net geochemical carbon budget of the Mackenzie River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Tipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 319 (6), pp.473-499 (IF 3,566). </w:t>
@@ -1951,993 +1951,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate control on carbonate weathering intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibran Romero-Mujalli</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zakharova</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Hartmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900941v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743245v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope analysis of the eyes of pelagic trilobites: Testing the application of sea temperature proxies for the Ordovician</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melanie Leng</w:t>
+                <w:t xml:space="preserve">Global climate control on carbonate weathering intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gibran Romero-Mujalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 527 (special issue), pp.118762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743531v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">David Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.1 - 17 (IF 3,482). </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t>
+                <w:t xml:space="preserve">Oxygen isotope analysis of the eyes of pelagic trilobites: Testing the application of sea temperature proxies for the Ordovician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Carys Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+                <w:t xml:space="preserve">Melanie Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guimarães</w:t>
+                <w:t xml:space="preserve">Martin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.157 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456221v1</w:t>
+                <w:t xml:space="preserve">hal-01743531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the dolomite clumped isotope thermometer from 25 to 350 °C, and implications for a universal calibration for all (Ca, Mg, Fe)CO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory-grown coccoliths exhibit no vital effect in clumped isotope (∆47) composition on a range of geologically relevant temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 200, pp.255-279. </w:t>
+              <w:t xml:space="preserve">, 2017, 208, pp.335 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748872v1</w:t>
+                <w:t xml:space="preserve">hal-01513013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-grown coccoliths exhibit no vital effect in clumped isotope (∆47) composition on a range of geologically relevant temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of the dolomite clumped isotope thermometer from 25 to 350 °C, and implications for a universal calibration for all (Ca, Mg, Fe)CO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Katz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">John M. Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Hermoso</w:t>
+                <w:t xml:space="preserve">Juske Horita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 208, pp.335 - 353. </w:t>
+              <w:t xml:space="preserve">, 2017, 200, pp.255-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513013v1</w:t>
+                <w:t xml:space="preserve">insu-03748872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: implications for tracing the sources of Ni in smelter-affected soils</w:t>
+                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: Implications for tracing the sources of Ni in smelter-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ratie</w:t>
+                <w:t xml:space="preserve">G. Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2991,87 +2991,87 @@
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200686v1</w:t>
+                <w:t xml:space="preserve">hal-04456237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: Implications for tracing the sources of Ni in smelter-affected soils</w:t>
+                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: implications for tracing the sources of Ni in smelter-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ratié</w:t>
+                <w:t xml:space="preserve">G. Ratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3125,811 +3125,811 @@
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456237v1</w:t>
+                <w:t xml:space="preserve">hal-04200686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of organic carbon in the Arctic as a geological carbon dioxide sink</w:t>
+                <w:t xml:space="preserve">Erosion of organic carbon in the Artic as a geological carbon dioxide sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert G. Hilton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+                <w:t xml:space="preserve">R.G. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bryant</w:t>
+                <w:t xml:space="preserve">V. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 524, pp.84-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, pp.524(7563):84-U162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03579674v1</w:t>
+                <w:t xml:space="preserve">hal-01492548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine Li isotope fractionation in the Amazon River basin controlled by the weathering regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Erosion of organic carbon in the Arctic as a geological carbon dioxide sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.042⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 524, pp.84-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150956v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03579674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of organic carbon in the Artic as a geological carbon dioxide sink</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gaillardet</w:t>
+                <w:t xml:space="preserve">Riverine Li isotope fractionation in the Amazon River basin controlled by the weathering regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dellinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bryant</w:t>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492548v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopes in large rivers reveal the cannibalistic nature of modern continental weathering and erosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of carbonate weathering to soil CO2 production by biological activity along a temperate climate transect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.061⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.available online 22nd October 2014 (IF 3,482). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767766v1</w:t>
+                <w:t xml:space="preserve">hal-01078060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological respiration of a mountain belt revealed by the trace element rhenium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lithium isotopes in large rivers reveal the cannibalistic nature of modern continental weathering and erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 403, pp.27-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.021⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 401, pp.359 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02163277v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of carbonate weathering to soil CO2 production by biological activity along a temperate climate transect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. François</w:t>
+                <w:t xml:space="preserve">Geological respiration of a mountain belt revealed by the trace element rhenium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Birck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 403, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078060v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02163277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sources and fluxes of dissolved chemistry in a semi-confined, sandy coastal aquifer: The Pingtung Plain, Taiwan</w:t>
               </w:r>
@@ -4087,64 +4087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward T. Tipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Capmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 289, pp.114-123. </w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,51 +4642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained sulfide oxidation by physical erosion processes in the Mackenzie River basin: Climatic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (18), pp.A 651-A651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5202,394 +5202,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Record of Cenozoic weathering episodes in central Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Claire Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Battani</w:t>
+                <w:t xml:space="preserve">Djamila Demri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Benedicto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588117v1</w:t>
+                <w:t xml:space="preserve">hal-04515722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tisnérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REFRAIN 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Cenozoic weathering episodes in central Amazon basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Demri</w:t>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Anne Battani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515722v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5995,51 +5995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutian Ke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Frick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491141v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-347-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.888993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charbonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4743-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Bernasconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D. Bergmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nele Meckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Horan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Tipper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2019.04" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romero-Mujalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#246;rker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/06.2019.02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibran Romero-Mujalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Bennett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Eiler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juske Horita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.02.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Hilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bryant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Hilton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bryant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX8DCXH8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E.A. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hovius" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.02.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XLGF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZJD4MC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelandt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Liang Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614CDF2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24132A.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Tipper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5H38F6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M Bernasconi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D Bergmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutian Ke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Frick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491141v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-347-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4743-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.888993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Bernasconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D. Bergmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nele Meckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Horan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Tipper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2019.04" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romero-Mujalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#246;rker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/06.2019.02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibran Romero-Mujalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Bennett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.01.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.02.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Eiler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juske Horita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Hilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bryant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Hilton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bryant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14653" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX8DCXH8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E.A. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hovius" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.02.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XLGF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZJD4MC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelandt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Liang Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614CDF2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24132A.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Tipper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5H38F6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M Bernasconi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D Bergmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>