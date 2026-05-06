--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -904,408 +904,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOdern River archivEs of Particulate Organic Carbon: MOREPOC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">(U-Th)/He Geochronology Constraints on Lateritic Duricrust Formation on the Guiana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4743-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.888993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456201v1</w:t>
+                <w:t xml:space="preserve">hal-03711095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(U-Th)/He Geochronology Constraints on Lateritic Duricrust Formation on the Guiana Shield</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of black shale weathering on riverine barium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Roig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.888993⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.120741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711095v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of black shale weathering on riverine barium isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Charbonnier</w:t>
+                <w:t xml:space="preserve">MOdern River archivEs of Particulate Organic Carbon: MOREPOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutian Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 594, pp.120741. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.4743-4755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4743-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707091v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterCarb: A Community Effort to Improve Interlaboratory Standardization of the Carbonate Clumped Isotope Thermometer Using Carbonate Standards</w:t>
               </w:r>
@@ -1419,295 +1419,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by Thomas M. Blattmann on “Carbon dioxide emissions by rock organic carbon oxidation and the next geochemical carbon budget of the Mackenzie River Basin”, v. 319, n. 6, p. 473–499.</w:t>
+                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Horan</w:t>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hilton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed Tipper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valier Galy</w:t>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/10.2019.04⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (9), pp.851-856 (IF 4,768). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494318v1</w:t>
+                <w:t xml:space="preserve">hal-02925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to comment by Thomas M. Blattmann on “Carbon dioxide emissions by rock organic carbon oxidation and the next geochemical carbon budget of the Mackenzie River Basin”, v. 319, n. 6, p. 473–499.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Pagel</w:t>
+                <w:t xml:space="preserve">Ed Tipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (9), pp.851-856 (IF 4,768). </w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319 (10), pp.905-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2475/10.2019.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925929v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem controlled soil-rock pCO2 and carbonate weathering – Constraints by temperature and soil water content</w:t>
               </w:r>
@@ -1823,103 +1823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide emissions by rock organic carbon oxidation and the net geochemical carbon budget of the Mackenzie River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Tipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 319 (6), pp.473-499 (IF 3,566). </w:t>
@@ -1951,993 +1951,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Global climate control on carbonate weathering intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Gibran Romero-Mujalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Elena Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 527 (special issue), pp.118762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-01900941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Guimarães</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.1 - 17 (IF 3,482). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456221v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate control on carbonate weathering intensity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Oxygen isotope analysis of the eyes of pelagic trilobites: Testing the application of sea temperature proxies for the Ordovician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carys Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibran Romero-Mujalli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.157 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900941v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schneider</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">E. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 481, pp.1 - 17 (IF 3,482). </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743245v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope analysis of the eyes of pelagic trilobites: Testing the application of sea temperature proxies for the Ordovician</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carys Bennett</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Williams</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Leng</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57, pp.157 - 169. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743531v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-grown coccoliths exhibit no vital effect in clumped isotope (∆47) composition on a range of geologically relevant temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of the dolomite clumped isotope thermometer from 25 to 350 °C, and implications for a universal calibration for all (Ca, Mg, Fe)CO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Katz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">John M. Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Hermoso</w:t>
+                <w:t xml:space="preserve">Juske Horita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 208, pp.335 - 353. </w:t>
+              <w:t xml:space="preserve">, 2017, 200, pp.255-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513013v1</w:t>
+                <w:t xml:space="preserve">insu-03748872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the dolomite clumped isotope thermometer from 25 to 350 °C, and implications for a universal calibration for all (Ca, Mg, Fe)CO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory-grown coccoliths exhibit no vital effect in clumped isotope (∆47) composition on a range of geologically relevant temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 200, pp.255-279. </w:t>
+              <w:t xml:space="preserve">, 2017, 208, pp.335 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748872v1</w:t>
+                <w:t xml:space="preserve">hal-01513013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: Implications for tracing the sources of Ni in smelter-affected soils</w:t>
+                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: implications for tracing the sources of Ni in smelter-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ratié</w:t>
+                <w:t xml:space="preserve">G. Ratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2991,87 +2991,87 @@
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456237v1</w:t>
+                <w:t xml:space="preserve">hal-04200686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: implications for tracing the sources of Ni in smelter-affected soils</w:t>
+                <w:t xml:space="preserve">Nickel isotope fractionation during laterite Ni ore smelting and refining: Implications for tracing the sources of Ni in smelter-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ratie</w:t>
+                <w:t xml:space="preserve">G. Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3125,811 +3125,811 @@
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200686v1</w:t>
+                <w:t xml:space="preserve">hal-04456237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of organic carbon in the Artic as a geological carbon dioxide sink</w:t>
+                <w:t xml:space="preserve">Erosion of organic carbon in the Arctic as a geological carbon dioxide sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Hilton</w:t>
+                <w:t xml:space="preserve">Robert G. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Galy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bryant</w:t>
+                <w:t xml:space="preserve">Charlotte Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.524(7563):84-U162</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 524, pp.84-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492548v1</w:t>
+                <w:t xml:space="preserve">insu-03579674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of organic carbon in the Arctic as a geological carbon dioxide sink</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Riverine Li isotope fractionation in the Amazon River basin controlled by the weathering regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bryant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14653⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03579674v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine Li isotope fractionation in the Amazon River basin controlled by the weathering regimes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Erosion of organic carbon in the Artic as a geological carbon dioxide sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
+                <w:t xml:space="preserve">M. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.524(7563):84-U162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150956v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of carbonate weathering to soil CO2 production by biological activity along a temperate climate transect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lithium isotopes in large rivers reveal the cannibalistic nature of modern continental weathering and erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.359 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078060v1</w:t>
+                <w:t xml:space="preserve">hal-01767766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopes in large rivers reveal the cannibalistic nature of modern continental weathering and erosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Geological respiration of a mountain belt revealed by the trace element rhenium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Birck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 401, pp.359 - 372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.061⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 403, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767766v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02163277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological respiration of a mountain belt revealed by the trace element rhenium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Birck</w:t>
+                <w:t xml:space="preserve">Sensitivity of carbonate weathering to soil CO2 production by biological activity along a temperate climate transect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.available online 22nd October 2014 (IF 3,482). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02163277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sources and fluxes of dissolved chemistry in a semi-confined, sandy coastal aquifer: The Pingtung Plain, Taiwan</w:t>
               </w:r>
@@ -4087,64 +4087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward T. Tipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Capmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 289, pp.114-123. </w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,51 +4642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained sulfide oxidation by physical erosion processes in the Mackenzie River basin: Climatic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (18), pp.A 651-A651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5202,394 +5202,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Cenozoic weathering episodes in central Amazon basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ansart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Demri</w:t>
+                <w:t xml:space="preserve">Anne Battani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+                <w:t xml:space="preserve">Antonio Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515722v1</w:t>
+                <w:t xml:space="preserve">hal-03588117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thil</w:t>
+                <w:t xml:space="preserve">N Tisnérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REFRAIN 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des eaux salées, des émanations gazeuses azotées (+Hélium) et des minéralisations de fluorine à l'extrémité nord de la Grande Faille du Bazois : Apport du couplage entre pétrologie, hydrogéologie, géochimie et géophysique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Record of Cenozoic weathering episodes in central Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Djamila Demri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Battani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588117v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5995,51 +5995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutian Ke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Frick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491141v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-347-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4743-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.888993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Bernasconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D. Bergmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nele Meckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Horan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Tipper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2019.04" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romero-Mujalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#246;rker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/06.2019.02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibran Romero-Mujalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Bennett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.01.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.02.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Eiler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juske Horita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Hilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bryant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Hilton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bryant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14653" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX8DCXH8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E.A. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hovius" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.02.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XLGF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZJD4MC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelandt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Liang Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614CDF2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24132A.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Tipper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5H38F6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M Bernasconi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D Bergmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutian Ke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wittmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Frick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491141v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-347-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Roig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.888993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charbonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4743-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Bernasconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D. Bergmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nele Meckler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Horan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Tipper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2019.04" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romero-Mujalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#246;rker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/06.2019.02" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibran Romero-Mujalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Bennett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Eiler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juske Horita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hermoso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.02.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rati&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Hilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bryant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14653" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.04.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Hilton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bryant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02163277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.10.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX8DCXH8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455330v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E.A. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hovius" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Tian Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.02.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XLGF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZJD4MC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaulieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelandt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Liang Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Qiang Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614CDF2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24132A.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Tipper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5H38F6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedicto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M Bernasconi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin D Bergmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>