--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -871,184 +871,184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
+                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                <w:t xml:space="preserve">Leïly Hassaine-Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04030552v1</w:t>
+                <w:t xml:space="preserve">hal-03714716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
+                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïly Hassaine-Bau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714716v1</w:t>
+                <w:t xml:space="preserve">halshs-04030552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des Etats-Unis, Washington/New Delhi : une relation complexe</w:t>
               </w:r>
@@ -1090,158 +1090,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il empêcher les pauvres de détruire la planète pour vivre en paix ?</w:t>
+                <w:t xml:space="preserve">Les forces de police armées en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364518v1</w:t>
+                <w:t xml:space="preserve">hal-03364533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces de police armées en Inde</w:t>
+                <w:t xml:space="preserve">Faut-il empêcher les pauvres de détruire la planète pour vivre en paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Article du Mois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364533v1</w:t>
+                <w:t xml:space="preserve">hal-03364518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 en Inde : de la crise au renforcement du pouvoir central</w:t>
               </w:r>
@@ -1668,51 +1668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manmeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.213.0188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyam Tripathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1850986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.844.0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/garder-la-ville.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;ly Hassaine-Bau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02125164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03956485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manmeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.213.0188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyam Tripathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1850986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.844.0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/garder-la-ville.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;ly Hassaine-Bau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02125164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03956485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>