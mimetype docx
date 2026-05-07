--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -871,184 +871,184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
+                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïly Hassaine-Bau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714716v1</w:t>
+                <w:t xml:space="preserve">halshs-04030552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
+                <w:t xml:space="preserve">Les questions de sécurité : un impensé des politiques urbaines ? Regards croisés à Monterrey (Mexique) et à Dehli (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                <w:t xml:space="preserve">Leïly Hassaine-Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04030552v1</w:t>
+                <w:t xml:space="preserve">hal-03714716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des Etats-Unis, Washington/New Delhi : une relation complexe</w:t>
               </w:r>
@@ -1668,51 +1668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manmeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.213.0188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyam Tripathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1850986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.844.0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/garder-la-ville.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;ly Hassaine-Bau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02125164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03956485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manmeet Singh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saint-M&#233;zard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.213.0188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyam Tripathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2020.1850986" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.844.0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/garder-la-ville.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elgaronline.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889156.00018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;ly Hassaine-Bau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02125164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03956485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>