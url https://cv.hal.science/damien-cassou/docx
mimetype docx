--- v0 (2026-03-29)
+++ v1 (2026-05-19)
@@ -713,477 +713,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeltaImpactFinder: Assessing Semantic Merge Conflicts with Dependency Analysis</w:t>
+                <w:t xml:space="preserve">Access Control to Reflection with Object Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Dias</w:t>
+                <w:t xml:space="preserve">Camille Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Polito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESUG, Jul 2015, Brescia, Italy. </w:t>
+              <w:t xml:space="preserve">Dynamic Languages Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, USA, France. pp.168-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2811237.2811299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2816707.2816721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199035v1</w:t>
+                <w:t xml:space="preserve">hal-01217041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling Fine-Grained Code Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">DeltaImpactFinder: Assessing Semantic Merge Conflicts with Dependency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Gousios</w:t>
+                <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER: International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Jul 2015, Brescia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116225v1</w:t>
+                <w:t xml:space="preserve">hal-01199035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griotte: Improving Code Review with Fine-Grained IDE Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skip Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BENEVOL'15: 14th BElgian-NEtherlands software eVOLution seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Control to Reflection with Object Ownership</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Teruel</w:t>
+                <w:t xml:space="preserve">Untangling Fine-Grained Code Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Gousios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Languages Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SANER: International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217041v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking dependencies between code changes: An incremental approach</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Graph Isolation with Proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,51 +1454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Code History with Development Environment Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107498v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankesh Patel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.01.027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.04.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wuyts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.05.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Arloing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bacchelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Gousios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skip Lentz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Godoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809438v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Steinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hirschfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perscheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2012.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537789v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405819v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Taeumel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31991-4_14)" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107498v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankesh Patel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.01.027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loriant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.04.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Wuyts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.05.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Arloing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skip Lentz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bacchelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Gousios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Godoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809438v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Steinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hirschfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perscheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/C5.2012.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537789v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1985793.1985852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405819v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352682" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223026v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Caekenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Taeumel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31991-4_14)" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>