--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1285,528 +1285,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
+                <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yishan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455585v1</w:t>
+                <w:t xml:space="preserve">hal-03455560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yishan Jin</w:t>
+                <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
+              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455560v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455547v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">Les erreurs extragraphiques d'origine phonéique : intérêt pour la correcion phonéique auprès d'un public arabophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Floral-IPFC Paris 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941161v1</w:t>
+                <w:t xml:space="preserve">hal-02335494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les erreurs extragraphiques d'origine phonéique : intérêt pour la correcion phonéique auprès d'un public arabophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mourier</w:t>
+                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Floral-IPFC Paris 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335494v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation phonologique et FLE : une étude exploratoire fondée sur corpus et centrée sur le discours adressé aux apprenants</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4578" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01135832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Trivelatto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chabanal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850016v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591427v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ratier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199573714.001.0001/acprof-9780199573714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199573714.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01135829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4578" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01135832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Trivelatto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chabanal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850016v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591427v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ratier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199573714.001.0001/acprof-9780199573714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199573714.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01135829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>