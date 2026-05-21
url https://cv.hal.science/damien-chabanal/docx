--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1583,230 +1583,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les erreurs extragraphiques d'origine phonéique : intérêt pour la correcion phonéique auprès d'un public arabophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mourier</w:t>
+                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Floral-IPFC Paris 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335494v1</w:t>
+                <w:t xml:space="preserve">hal-01941161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">Les erreurs extragraphiques d'origine phonéique : intérêt pour la correcion phonéique auprès d'un public arabophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Floral-IPFC Paris 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941161v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation phonologique et FLE : une étude exploratoire fondée sur corpus et centrée sur le discours adressé aux apprenants</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4578" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01135832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Trivelatto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chabanal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850016v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591427v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ratier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199573714.001.0001/acprof-9780199573714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199573714.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01135829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.4578" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01135832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Trivelatto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chabanal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850016v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chanier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591427v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ratier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199573714.001.0001/acprof-9780199573714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199573714.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-01135829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>