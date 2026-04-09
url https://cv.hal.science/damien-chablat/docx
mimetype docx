--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Chablat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire des Sciences du Numérique de Nantes (LS2N) - Responsable Action Robotique à l'Agence Nationale de la Recherche (ANR) pour  France 2030</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7847-6162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084680067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Chablat a obtenu son diplôme de doctorat en Génie Mécanique à l'Ecole Centrale de Nantes et à l'Université de Nantes en 1998. Durant une année, il a travaillé au Centre des Machines Intelligentes (CIM) de l'Université McGill avec le Prof. Angeles. Il a rejoint le CNRS (Centre National de la Recherche Scientifique) en 1999. Il est devenu directeur de recherche au CNRS en 2011 et il est actuellement chercheur dans l'équipe ROMAS au Laboratoire des Sciences du Numérique de Nantes. Ses intérêts de recherche comprennent la robotique, la conception de manipulateur parallèle et l'évaluation de la fatigue humaine pour des tâches industrielles. Depuis février 2023, il est responsable action robotique pour l'agence nationale de la recherche (ANR).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pill bug-inspired Two-mode Mobile Robot Covered with Sliding Curvy Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzhong Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengfeng Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoke Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2026.3661723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Experimental Evaluation of the Athena Parallel Robot for Minimally Invasive Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caprariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics15020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Parallel Robot for Laparoscopic Pancreatic Surgery Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.4383. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15084383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conceptual design of a parallel mechanism with 3 degrees of freedom for robotic assisted minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Horsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Technica Napocensis, Series: Applied Mathematics, Mechanics, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (1), pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Augmented Reality Surgical Trainer for Minimally Invasive Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.3532. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15073532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Design Parameters for a Flexible Endoscopic Surgical Tool Using Medical Imaging Data for Minimally Invasive Surgery (MIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.105987. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of higher-order kinematics formalisms for an innovative surgical parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Condurache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.105986. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI-Based Sensorless Force Feedback in Robot-Assisted Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (11), pp.993. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info16110993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Approaches—A Leverage for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poramate Manoonpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien R Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.417. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics10070417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Kinematic Tools for the Design and Control of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205, pp.105865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic issues in 6R cuspidal robots, guidelines for path planning and deciding cuspidality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1035-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Prediction With Gaussian Processes for Safe Human–Robot Interaction in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Krishna Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.67470-67485. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3400604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative mixed reality approach for Robotics Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1320 (1), pp.012010. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1320/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Efficient Non-backdrivable Mechanism with Wrap Spring for Hand Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Control and Validation of the PARA-SILSROB Surgical Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.7925. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14177925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free based control of a gripper actuated by pneumatic muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95, pp.103053. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2023.103053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Two-Speed LAVT for Energetic Optimization of an Accessible Prosthetic Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Tilt and Torsion Angles for a 3-SPS-U Parallel Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.50. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics12020050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Staplers in Laparoscopic Colectomy: A New Innovative Flexible Design Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.156. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics12060156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision aid for the port placement problem in robot-assisted hysterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R Maddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine S Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laparoscopic, Endoscopic and Robotic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lers.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Certification of the Kinematics of 3-DOF Spherical Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v3i2.15660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Kinematics of an Anthropomorphic Prosthetic Hand Allowing Lateral and Opposite Grasp with a Single Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient condition for a generic 3R serial manipulator to be cuspidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Capco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.104729. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tensegrity mechanism coupled with a bio-inspired piping inspection robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (sup1), pp.S1-S307. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cuspidal serial and parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Strategies for a Cobot in a Context of Intermittent Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsikrishna Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezia Molfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Robotic Endoscope Holder for Ear and Sinus Surgery with an Integrated Safety Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5175. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Haptic Response for Contextual Human Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Krisha Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezia Molfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22052040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient combined local and global search strategy for optimization of parallel kinematic mechanisms with joint limits and collision constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.104796. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stiffness behavior of planar serial robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172 (June), pp.104783. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis in the Design Parameter Space of a 2-DOF Spherical Parallel Mechanism for a Prescribed Workspace: Application to the Otologic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.104224. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing of the Orthoglide taking into account its varying payload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastostatic modeling of multi-link flexible manipulator based on 2D dual-triangle tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic design of a translational parallel mechanism based on sub-kinematic chain determined workspace superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.095440622110046. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544062211004653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review on Endoscopic Robotic Systems in Ear and Sinus Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Atlas of the Middle Ear and Paranasal Sinuses for Robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel partially-decoupled translational parallel manipulator with symbolic kinematics, singularity identification and workspace determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.104388. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots cuspidaux : théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal design of a flexible piping inspection robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4049948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of compliant serial manipulator composed of dual-triangle segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijmerr.10.4.169-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided mobility analysis of parallel mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingli Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.103810. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Translational Three-Degrees-of-Freedom Parallel Mechanism With Partial Motion Decoupling and Analytic Direct Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boxiong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4045972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVARO II, a Novel Scissor-Based Planar Parallel Robot 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.044501. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4043330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02204732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motion conditions for a 3-PPPS Parallel Robot with Delta-Shaped Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and solution classification of a class of planar tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1214-1224. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026357471800070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker’s neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S20-S21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Validation of the Prototype of A Bio-Inspired Piping Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics8020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace, Joint space and Singularities of a family of Delta-Like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.73-95. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Complexity of Grid Cover Problems Used in Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1354-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design Optimization of a Piping Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An industrial security system for human-robot coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.220-226. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-09-2017-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radar Search Patterns in Localized Clutter and Terrain Masking under Direction-Specific Scan Update Rates Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2017.0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, Workspace and Singularity Analysis of a Parallel Robot with Five Operation Modes *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of manipulator stiffness modeling using matrix structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.365-394. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA-technique for stiffness modeling of manipulators with complex and hybrid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (22), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Design Parameters on the Singularities and Workspace of a 3-RPS Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/tcsme-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static stability of manipulator configuration: Influence of the external loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a single-loop reconfigurable 7R mechanism with multiple operation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuyun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangbo Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.1171-1188. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713001197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling for perfect and non-perfect parallel manipulators under internal and external loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of subject-specific muscle fatigue rates under static fatiguing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (12), pp.1889-1900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based approach for identification of elasto-static parameters of robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal joint forces in dynamics of a 3-PRP planar parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance error compensation technique for parallel robots composed of non-perfect serial chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Hovland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.385-393. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Arm simulation for interactive constrained environment design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0162-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness matrix of manipulators with passive joints: computational aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2012.2187395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Manubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six-Dof Epicyclic-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4007489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can virtual reality predict body part discomfort and performance of people in realistic world for assembling tasks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaverial Salvendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced stiffness modeling of manipulators with passive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.662-679. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for determining fatigue resistances of different muscle groups in static cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue evaluation in maintenance and assembly operations by digital human simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0156-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.123 - 137. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2010.504056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Interactive Work Design based on Digital Work Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Serial - Parallel Machine Tool: the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (2), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimisation Method for Posture Prediction and Analysis with Consideration of Fatigue Effect and its Application Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1235-1246. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Muscle Fatigue Evaluation in Virtual Working Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Orthoglide parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple dynamic muscle fatigue model and its validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of Orthoglide-type mechanisms from observation of parallel leg motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.478-488. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of A 3-PRP planar parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of General 3-RPR Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp. 855-866. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364908092466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly-mode Changing Motions for 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Curves in the Joint Space and Cusp Points of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574707003785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimization of a Novel Prismatic Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy study of the forward kinematics of planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (12), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric stiffness analysis of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Parallel Module of the VERNE Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conception pour optimiser la transmission Slide-o-cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.301-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace Analysis of a Three-Axis Parallel Manipulator: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspaces Tolopogies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.971-986. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Novel Prismatic Drive for a Three-DOF Parallel-Kinematics Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), pp.710-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DH-parameter based condition for 3R orthogonal manipulators to have 4 distinct inverse kinematic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.150-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Strategies for the Geometric Synthesis of Orthoglide-type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (8), pp.907-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic devices and objects, robots and mannequin simulation in a CAD-CAM software: eM-Virtual Desktop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hoessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric synthesis of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Belarusian Engineering Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Family of 3R Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Analysis Based Study for the Design and the Comparison of 3-DOF Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Computation of All 4R Serial Spherical Wrists With an Isotropic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125 (2), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Optimization of a 3-DOF Translational Parallel Mechanism for Machining Applications, the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed Approach for Access and Visibility Task with a Manikin and a Robot in a Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.692-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kinetostatic Optimization of Revolute-Coupled Planar Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.351-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des Solutions aux Modèles Géométriques Direct et Inverse pour les Manipulateurs Pleinement Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.763-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (198)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Skill Modeling Approach: Integrating Vergnaud’s Scheme with Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Human-Computer interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.41-60, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-93508-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an innovative parallel robot used in laparoscopic pancreatic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Covaciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Horsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IFToMM International Symposium on Science of Mechanisms and Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Analysis of an Innovative Parallel Robot for Minimally Invasive Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caprariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.466-476, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Robot Positioning Against Placement Inaccuracies: A Study on the Fanuc CRX10iA/L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillermit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2025-168741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Spherical Five-Bar Linkage Using Quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Multibody Systems and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Guadalajara, Mexico. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative robotic surgical instrument for circular stapling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I4SDG 2025 · IFToMM for Sustainable Development Goals Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFToMM, Jun 2025, Villa San Giovanni Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of an Innovative Parallel Robot for Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2025, Anaheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Retractor Design to Enhance Minimally Invasive Pancreatectomy: Addressing Challenges in Deep Tissue Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.23-32, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible instrument for robotic assisted minimally invasive esophagectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Puscasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial line-of-sight stabilization using a 3-dof spherical parallel manipulator with coaxial input shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO2024 - 11th International Symposium on Optronics in defence &amp; security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of robot morphologies and base positioning for welding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillermit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2024: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2024, Washignton DC, United States. pp.DETC2024-143459, V007T07A026, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2024-143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Kinematic Tools for the Design and Control of Parallel Robots (Extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for 3d workspace estimation of robotic surgical instruments in minimally invasive surgery using medical imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control architecture of a spherical robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Otological Surgery: Co-Designing a Parallel Robot with Surgeon Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshope "Co-design in Robotics: Theory, Practice, and Challenges" (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Welding Robotization via Operator Skill Identification, Modeling, and Human-Machine Collaboration: Experimental Protocol Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL CONFERENCE ON HUMAN-COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New 3-Dof 2t1r Parallel Mechanism : Topology Design And Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongqiu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC-CIE 2023 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2023, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of an innovative surgical parallel robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Andras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Cailean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on E-Health and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bucharest (RO), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Point-To-Point Motion Planning and Assembly Mode Change of Cuspidal Manipulators: Application to 3R and 6R Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gattringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.10014-10019, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning issues in cuspidal commercial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a parallel manipulator for otological surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 2022 Workshop: "New frontiers of parallel robotics" (second edition), (ICRA-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a parallel manipulator for otological surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a gripper finger actuated by a pneumatic muscle: new schemes based on a model-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IFAC Symposium on Mechatronic Systems (Mechatronics 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle main robotique avec des doigts sous-actionnés avec des mouvement spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamon Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle main basée sur la conception de doigts aux mouvement spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stapler Design with Stacked Tensegrity Mechanisms for Surgical Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2022 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tensegrity mechanism coupled with a bioinspired piping inspection robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinématique d'une Prothèse de Main Myoélectrique Accessible avec Actionneur Unique et Rétropulsion Passive du Pouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Cuspidality of Manipulators through Computer Algebra and Algorithms in Real Algebraic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3535477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW ROBOTIC HAND BASED ON THE DESIGN OF FINGERS WITH SPATIAL MOTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2021-70233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Planning for a 3-SPS-U Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Resolution in Kinematic Control of Serial Manipulators in Multi-Obstacle Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Modeling of Compliant Serial Manipulators Based on Tensegrity Mechanism under External Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010506102540262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stiffness modeling of multi-link compliant serial manipulator composed of multiple tensegrity segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2021 International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe collaboration between human and robot in a context of intermittent haptique interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezia Molfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Control of compliant serial manipulators composed of dual-triangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCR 2021 : International Conference on Computer, Control and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Shanghai, China. pp.93-97, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCR49711.2021.9349285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a piping inspection robot by optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference,IDETC/CIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint-Louis, Missouri, United States. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of a New Tensegrity Mechanism Based on Planar Dual-triangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2020: 17th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.402-411, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009803104020411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking Force Balancing of the Delta Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.0005249v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability and Stiffness Analysis of a Dual-Triangle Planar Rotation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 : International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium configurations of compliant tensegrity mechanism based on planar dual-triangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2020: International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.316-337, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92442-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of compliant serial manipulator composed of dual-triangle segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijmerr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic control of the parallel robot Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe P Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du besoin en assistance robotique dans la chirurgie de l'oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling of NAVARO II transmission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic mobility analysis of parallel mechanisms: an algorithm approach based on position and orientation characteristic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingli Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a piping inspection robot using a BeagleBone black board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnan Ramachandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24éme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology design and analysis of a novel 3-translational parallel mechanism with analytical direct position solutions and partial motion decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boxiong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des systèmes robotisés en vue d'une application pour la chirurgie otologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ginzburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a tensegrity mechanism for a bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2019 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2019, Aug 2019, Annaheim, California, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Annaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA - Technique for Stiffness Modeling of Manipulators with Complex and Hybrid Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2018 : 12TH IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological design of an asymmetric 3-translational parallel mechanism with zero coupling degree and motion decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Li Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada. pp.V05AT07A038, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-85709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Parallel Manipulator NaVaRo with Dual Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RusAutoCon 2018 : International Russian Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sotchi, Russia. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RUSAUTOCON.2018.8501754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Actuation Modes in Parallel Manipulators: Impact on the Stiffness Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUCT 2018 : 23rd Conference of Open Innovations Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FRUCT.2018.8588031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVARO II, A new parallel robot with eight actuation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2018, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-85949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update Rates Constraints in Fixed-Panel Radar Search Pattern Optimization with Limited Time Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Radar Symposium IRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/irs.2017.8008155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and workspace analysis of a 3ppps parallel robot with u-shaped base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/detc2017-67087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction methods for grid cover problem used in radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, workspace and singularity analysis of a multi-mode parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2017, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2017-67284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of design parameters on the singularities and workspace of a 3-RPS parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the trajectory planning on the accuracy of the orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conference and the Computer and Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radar Search Patterns for Multiple Scanning Missions in Localized Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2016 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Uniform Constrained Optimization of Radar Search Patterns in Direction Cosines Space Using Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar Symposium (IRS), 2016 17th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRS.2016.7497343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Couverture d’un Radar 3D à Balayage Électronique par Programmation Linéaire en Nombres Entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mechanisms with scissor linear joints for swept volume reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4 th Joint International Conference on Multibody System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the EMG response exclusively to fatigue during sustained static maximum voluntary contraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPHA: A hybrid self-adaptable hand for a social humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Dynamic Parameters of NaVARo, a parallel robot with multiple actuation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Landini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Joint International Conference on Multibody System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Control of a Parallel Manipulator with Several Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for an anthropomorphic hand able to gesture and grasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC PLACEMENT OF THE HUMAN HEAD THANKS TO ERGONOMIC AND VISUAL CONSTRAINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Boualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Singularity analysis of a Delta like family robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFTOMM International Symposium on Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic method to check the singularity-free paths for parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and joint space analysis of the 3-RPS parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Conditions of Parallel Manipulators Considering Geometric Errors, Joint Clearances, Link Flexibility and Joint Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Synthesis of Kinematically Redundant 3T1R Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. pp.V06AT07A047, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling of non-perfect parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.2781-2788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastostatic modeling and shape optimization of a 6-dof haptic interface device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ASME/ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Modeling of Robotic-Manipulators Under Auxiliary Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF MANIPULATOR CONFIGURATION UNDER EXTERNAL LOADING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of 4-cable planar manipulators based on cylindrical algebraic decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness domains and non singular assembly mode changing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la raideur de mécanismes parallèles possédant des boucles fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Elastodynamic Modelling of Parallel Robots for the Computation of their Natural Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular surfaces and cusps in symmetric planar 3-RPR manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1453-1458, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the singularity locus in the joint space of planar parallel manipulators: special focus on cusps and nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kader Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian stiffness matrix of manipulators with passive joints: analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Parallel Manipulators with Preloaded Passive Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ljubljana, Slovenia. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Mechanism Science : EUCOMES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cluj-Napoca, Romania. pp.29-37, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9689-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual human for an interactive customer-oriented constrained environment design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME / Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital human modeling into virtual environment for ergonomic oriented design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Oriented Optimization of the Secondary Design Parameters of Robots for High-Speed Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.DETC2010-28107, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2010-28107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Technology-Oriented Design of Parallel Robots for High-Speed Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of parallel manipulators for milling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Effects in Stiffness Modeling of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer and Automation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venise, Italy. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal design of parallel robots taking into account their deformations and natural frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a class of analytic planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eel-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Improvement for Stiffness Modeling of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Planner for Objects, Robots and Mannequins by Multi-Agents Systems or Motion Captures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Limited-dof Parallel Manipulators using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Assembly Modes without Passing Parallel Singularities in Non-Cuspidal 3-R\underline{P}R Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGULAB - A Graphical user Interface for the Singularity Analysis of Parallel Robots based on Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ben-Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Shoham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Assises Machines et Usinage à grande vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vision-based Computed Torque Control for Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Paccot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. ISBN: 978-1-4244-1647-9, pp. 1556-1561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Performance of a Planar Parallel Mechanism with Variable Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novona Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the vertebra of an eel like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, New-York, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Dynamic Evaluation of Muscle Fatigue in Manual Handling Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Chengdu, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Surfaces and Maximal Singularity-Free Boxes in the Joint Space of Planar 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Kinematic Analysis of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zürich, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiobjective Optimization of a Prismatic Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2007-34795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design oriented study for 3R Orthogonal Manipulators With Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, Monastir, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinetostatic Optimization of a Novel Prismatic Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-isotropic parallel kinematic Machines: Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, Angers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics analysis of the parallel module of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and stiffness analysis of the Orthoglide, a PKM with simple, regular workspace and homogeneous performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of Performance of & 2PRR Parallel Manipulator for Cooperative Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of the 3-RPR parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six Degree-Of-Freedom Haptic Device Based On The Orthoglide And A Hybrid Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Illustrate Kinematic Behavior of Mechanisms by Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Playa Del Carmen, Mexico. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular curves and cusp points in the joint space of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Calibration of the Orthoglide-Type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Saint Etienne, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Assembly Modes of the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Robotics And Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.2317-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation of virtual mannequins, robot-like simulation or motion captures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Simulation System for Human Factors Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institute of Industrial Engineers Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Computing Cusp Points in the Joint Space of 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Obergurgl, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspace Topologies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CK2005, International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cassino, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Spherical Wrist with Parallel Architecture: Application to Vertebrae of an Eel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality: A human centered tool for improving Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Design of a Slide-o-Cam Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2005, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Six Degree-of-Freedom Haptic Device based on the Orthoglide and the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Control Architecture for Virtual Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Merlhiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2005, Edmonton, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Balanced Virtual Manikin in a Virtual Reality Platform aimed at Virtual Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Merlhiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Virtual Humans Interacting with their Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Merlhiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Manipulateurs 3R à Axes Orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of 3R Orthogonal Manipulators by the Topology of their Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Virtual Manikin Animation Framework Aimed at Virtual Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Laval, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Manufacturing : Tools for improving Design and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Oliver Woelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP International Design Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caire, Egypt. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Manufacturing concept: Scope, Socio-Economic Aspects and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Oliver Woelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Stiffness Analysis of the Orhtoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workspace based Classification of 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Analysis of a Symmetrical Three-Degree-of-Freedom Planar Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CISM-IFToMM Symposium on Robot Design, Dynamics and Control (Romansy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Novel Prismatic Drive for a Three-DOF Parallel-Kinematics Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Salt Lake City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Two Three-DOF Parallel Kinematic Machines using Kinetostatic Criteria and Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2004, Tianjin, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept of Modular Parallel Mechanism for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Taipei, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of one family of 3R positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11Th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Design of Three Degree-of-Freedom Parallel Mechanisms for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Rendering of Kinetostatic Indices of Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Biarritz, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Evaluation of Forms in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Biarritz, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Orthoglide using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Dynamique d'un Robot Parallèle à 3-DDL : l'Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3 Axis Parallel Machine Tool for High Speed Machining: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME, 4ème conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphériques haptiques et simulation d'objets, de robots et de mannequins dans un environnement de CAO-Robotique : eM-Virtual Desktop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hoessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Biarritz, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel method for the design of 2-DOF Parallel mechanisms for machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Three-Axis Isotropic Parallel Manipulator for Machining Applications: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Québec, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthoglide : une machine-outil rapide d'architecture parallèle isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed Approach for Access and Visibility Task under Ergonomic Constraints with a Manikin in a Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Parallel Kinematic Machine Tools Using Kinetostatic Performance Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd INTERNATIONAL CONFERENCE ON METAL CUTTING AND HIGH SPEED MACHINING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Computation of All 4R Serial Spherical Wrists With an Isotropic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Three-DOF Parallel Mechanism: Milling Machine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, Chemnitz, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a New Parallel Machine Tool: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Isotropique d'une morphologie parallèle : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Isotropic Sets of Points in the Plane. Application to the Design of Robot Archirectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plagne AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Plagne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regions of Feasible Point-to-Point Trajectories in the Cartesian Workspace of Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the Theory of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of the regions of feasible trajectories in the workspace of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress On The Theory Of Machines And Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematics of Manipulators Built From Closed Planar Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Slutski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Atlanta, United States. pp.531-536, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.1999.803226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Modes and Aspects in Fully-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelle, Belgium. pp.1964-1969, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1998.680601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of A Class of Closed-Chain Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1998, Bruxelle, Belgium. pp.1970-1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moveability and Collision Analysis for Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoManSy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic design of a 3-dof Hybrid Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Assembly modes in Fully-Parallel Manipulators : A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition sets for the Direct Kinematics of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Monterey, United States. pp.859 - 864, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.1997.620282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness Domains in the Workspace of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stability analysis of an underactuatedhand with passively rotating fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Plancoulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un robot bio-inspiré pour l'inspection de la canalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot bio-inspiré pour l'inspection de la canalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReV Réunion- LS2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18251.85286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Pattern Design Optimization for 2D Electronic Scanning Fixed Panel Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph Day Radar THALES/ONERA/SONDRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rungis, France. 2015, Ph Day Radar THALES/ONERA/SONDRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Modeling of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 248 p., 2025, Parallel Robots: Theory and Applications, 978-3031763199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Approaches—a Leverage for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poramate Manoonpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2025, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-4545-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillbug-Inspired Morphing Mechanism Covered with Sliding Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzhong Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengfeng Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science and Engineering in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.423-435, 2025, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-1464-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible bio-inspired robot for inspection of pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Series-Parallel Hybrid Robots: Design, Analysis, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.427-449, 2024, 978-0323884822. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-388482-2.00030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Software Joint Velocity Limitation of a Spherical Parallel Manipulator with Coaxial Input Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarčič; Manfred Husty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Springer, pp.43 - 52, 2024, Springer Proceedings in Advanced Robotics, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis for Laparoscopic Rectal Surgery : A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Robotics in Alpe-Adria-Danube Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and repeatability of a parallel robot for personalised minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Robotics in Alpe-Adria-Danube Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Robust Control for Cancer Treatment Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Şuşcă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Dobra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, Springer Nature Switzerland, pp.175-183, 2024, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59257-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Reality-Guided Teleoperation of a Collaborative Robot for Surgical Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Robotics in Alpe-Adria-Danube Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a parallel robot for minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a surgical stapler for laparoscopic colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a Cobot as intermittent haptic contact interfaces in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International conference on human-computer interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14028, Springer Nature Switzerland, pp.497-509, 2023, Lecture Notes in Computer Science, 978-3-031-35740-4. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35741-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Tensegrity Mechanism for Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oscar Altuzarra - Andrés Kecskeméthy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-148, 2022, 978-3-031-08139-2. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning in Dynamics Environment : Application for Haptic Perception in Safe HumanRobot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V K Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent G. Duffy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.313-328, 2022, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06018-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a robot for the automatic charging of an electric car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mattacchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Kecskeméthy, Vincenzo Parenti-Castelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 24 - Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CISM International Centre for Mechanical Sciences Courses and Lectures (6), Springer, pp.311-321, 2022, 978-3-031-06408-1. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06409-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Risk of Muscle Injury in Football-kicking Training with OpenSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body, Motion and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-77816-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the stresses exerted by an exosuit of a human arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies in Robotics and Intelligent Systems, Mechanisms and Machine Science 80.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint space and workspace analysis of a 2-DOF Spherical Parallel Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55061-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effect of Crutch-using on Trunk Muscle Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity and workspace analysis of 3-SPS-U and 4-SPS-U tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2020, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new RCM mechanism for an ear and facial surgical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh H Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Springer, pp.408-418, In press, Advances in Service and Industrial Robotics, 978-3-030-48988-5. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety in a Human Robot Interactive: Application to Haptic Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Krishna K Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.562-574, 2020, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Bound Method for Just-in-Time Optimization of Radar Search Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Inspired Methods for Metaheuristics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.465-488, 2020, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26458-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking Force Balancing of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Zeghloul S., Laribi M., Sandoval Arevalo J. (eds) Advances in Service and Industrial Robotics. RAAD 2020. Mechanisms and Machine Science, vol 84. Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-234, 2020, 2211-0984. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full-chain OpenSim Model and Its Application on Posture Analysis of an Overhead Drilling Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent G. Duffy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11581, Springer, Cham, 2019, Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion, 978-3-030-22215-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inspection robot for pipelines with bends and junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tadeusz Uhl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Springer, Cham, pp.33-42, 2019, Mechanisms and Machine Science, 978-3-030-20130-2. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Features of the Coupled Hand-operated Balanced Manipulator (HOBM) and Lightweight Robot (LWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.2289-2298, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Model of a Bio-Inspired Robot for Piping Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 584, Springer, Cham, pp.42-51, 2018, CISM International Centre for Mechanical Sciences (Courses and Lectures), 978-3-319-78962-0. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden cusps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Jean-Pierre Merlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer, pp.129-138, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56801-0. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancement of MSA-technique for stiffness modeling of serial and parallel robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-362, 2018, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3-PPPS parallel robot with U-shape Base, a 6-DOF parallel robot with simple kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-93187-6. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motion of the 3-PPPS Parallel Robot with Delta-Shaped Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCoMeS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science, pp.317-324, 2018, 978-3-319-98019-5. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D Scan to Determine Human Body Segment Mass in OpenSim Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10917, 2018, Lecture Notes in Computer Science, 978-3-319-91396-4. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91397-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Fatigue Analysis Using OpenSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management: Ergonomics and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10286, Springer, Cham, 2017, 978-3-319-58462-1. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58463-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis and Solution Classification of a Planar Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, Cham, 2017, 978-3-319-60866-2. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Motion of Flexible Objects with Oscillations Elimination at the Final Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Varminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.281-291, 2016, 978-3-319-44155-9. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yier Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular change of assembly mode without any cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105-112, 2014, 978-3-319-06697-4. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-singular assembly mode changing trajectories in the workspace for the 3-RPS parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarčič, Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149 - 159, 2014, 978-3-319-06697-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Muscle Fatigue Model in Dynamic Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.349-356, 2012, 978-94-007-4620-6. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4620-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Force Generation of 3-RRR Decoupled Planar Robots for Ensuring Unlimited Platform Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-116, 2012, CISM International Centre for Mechanical Sciences, 978-3-7091-1378-3. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1379-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to muscle fatigue evaluation for Push/Pull task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.309-316, 2012, 978-3-7091-1378-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution regions in the parameter space of a 3-RRR decoupled robot for a prescribed workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.357-364, 2012, 978-94-007-4619-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of symmetric 3-RPR manipulators and asymptotic singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Viadero, M. Ceccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23--31, 2012, Mechanisms and Machine Science vol. 7, 978-94-007-4901-6. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of compliance errors in parallel manipulators composed of non-perfect kinematic chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Hovland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.51-58, 2012, 978-94-007-4620-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of motion capture system based human behaviours simulation for ergonomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011 – Posters’ Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174, pp.360-364, 2011, Communications in Computer and Information Science, 978-3-642-22094-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of a Six-dof Parallel Manipulator using Grassmann-Cayley Algebra and Gröbner Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angeles J., Boulet B., Clark J.J., Kövecses J., Siddiqi K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Body and Machine. Advances in Intelligent and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, pp.341-352, 2010, 978-3-642-16258-9. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16259-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modelling of parallelogram-based parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisla D., Ceccarelli M., Husty M., Corves B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism Science. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, Dordrecht, pp.675-682, 2010, 978-90-481-9688-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint space and workspace analysis of a two-DOF closed-chain manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Parenti-Castelli, W. Schiehlen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 18 Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.81-90, 2010, 978-3-7091-0276-3. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0277-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 3-d.o.f. Translational Parallel Manipulators Using Leg Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jee-Hwan Ryu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators, New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.225-240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Gérard Morel and Carlos E. Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.149-154, 2006, A Proceedings Volume from the 12th IFAC Conference 17-19 May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot anguille sous-marin en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Techniques de l'Ingénieur, pp.S 7 856: 1-16, 2006, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système automatisé pour la chirurgie mini-invasive assistée par robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2414038. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC INSTRUMENT FOR ROBOT-ASSISTED MINIMALLY INVASIVE SURGERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romania, Patent n° : RO138293A0. 2024, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système robotique parallèle pour la chirurgie mini-invasive du pancréas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2414265. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand intended to equip a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 11,376,746. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile X-Ray Imaging System Including a Parallel Robotic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Suarez Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10,820,871 B1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’aide à la chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3100969. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de branchement d’un organe de connexion à un organe de connexion complémentaire porté par un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1852014. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1856274. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main destinée à équiper un robot à caractère humanoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018007346. REV_HCERES2020. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de drapage et de soudage d’une bande textile comprenant un chauffage par micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3033728A1. REV_HCERES2020. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de perçage et machine pour la mise en oeuvre de ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Vacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1463186. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tangible pour environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1461393. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination quantitative de fatigue musculaire induite par une activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2936642. 2010, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de déplacement et d'orientation d'un objet dans l'espace et utilisation en usinage rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2850599. 2003, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Usine du futur. Analyse, bilan et impact des projets financés (2014-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Impériali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines d'unicité et parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Nantes (ECN), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'analyse et à l'optimisation de mécanismes poly-articulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId825"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Chablat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire des Sciences du Numérique de Nantes (LS2N) - Responsable Action Robotique à l'Agence Nationale de la Recherche (ANR) pour  France 2030</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7847-6162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084680067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Chablat a obtenu son diplôme de doctorat en Génie Mécanique à l'Ecole Centrale de Nantes et à l'Université de Nantes en 1998. Durant une année, il a travaillé au Centre des Machines Intelligentes (CIM) de l'Université McGill avec le Prof. Angeles. Il a rejoint le CNRS (Centre National de la Recherche Scientifique) en 1999. Il est devenu directeur de recherche au CNRS en 2011 et il est actuellement chercheur dans l'équipe ROMAS au Laboratoire des Sciences du Numérique de Nantes. Ses intérêts de recherche comprennent la robotique, la conception de manipulateur parallèle et l'évaluation de la fatigue humaine pour des tâches industrielles. Depuis février 2023, il est responsable action robotique pour l'agence nationale de la recherche (ANR).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pill bug-inspired Two-mode Mobile Robot Covered with Sliding Curvy Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzhong Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengfeng Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoke Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2026.3661723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Experimental Evaluation of the Athena Parallel Robot for Minimally Invasive Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caprariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics15020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conceptual design of a parallel mechanism with 3 degrees of freedom for robotic assisted minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Horsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Technica Napocensis, Series: Applied Mathematics, Mechanics, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (1), pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Parallel Robot for Laparoscopic Pancreatic Surgery Using a Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.4383. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15084383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Design Parameters for a Flexible Endoscopic Surgical Tool Using Medical Imaging Data for Minimally Invasive Surgery (MIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.105987. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Augmented Reality Surgical Trainer for Minimally Invasive Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.3532. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15073532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of higher-order kinematics formalisms for an innovative surgical parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Condurache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.105986. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Approaches—A Leverage for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poramate Manoonpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien R Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.417. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics10070417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AI-Based Sensorless Force Feedback in Robot-Assisted Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (11), pp.993. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info16110993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Kinematic Tools for the Design and Control of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205, pp.105865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative mixed reality approach for Robotics Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1320 (1), pp.012010. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1320/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Efficient Non-backdrivable Mechanism with Wrap Spring for Hand Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Prediction With Gaussian Processes for Safe Human–Robot Interaction in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Krishna Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.67470-67485. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3400604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic issues in 6R cuspidal robots, guidelines for path planning and deciding cuspidality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1035-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Control and Validation of the PARA-SILSROB Surgical Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.7925. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14177925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free based control of a gripper actuated by pneumatic muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95, pp.103053. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2023.103053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Two-Speed LAVT for Energetic Optimization of an Accessible Prosthetic Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Tilt and Torsion Angles for a 3-SPS-U Parallel Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.50. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics12020050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Staplers in Laparoscopic Colectomy: A New Innovative Flexible Design Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.156. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics12060156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision aid for the port placement problem in robot-assisted hysterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R Maddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Classe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine S Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laparoscopic, Endoscopic and Robotic Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lers.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Certification of the Kinematics of 3-DOF Spherical Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/mt.v3i2.15660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Kinematics of an Anthropomorphic Prosthetic Hand Allowing Lateral and Opposite Grasp with a Single Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient condition for a generic 3R serial manipulator to be cuspidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Capco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.104729. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Robotic Endoscope Holder for Ear and Sinus Surgery with an Integrated Safety Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Strategies for a Cobot in a Context of Intermittent Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsikrishna Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezia Molfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cuspidal serial and parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tensegrity mechanism coupled with a bio-inspired piping inspection robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (sup1), pp.S1-S307. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Haptic Response for Contextual Human Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Krisha Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezia Molfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22052040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient combined local and global search strategy for optimization of parallel kinematic mechanisms with joint limits and collision constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.104796. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stiffness behavior of planar serial robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172 (June), pp.104783. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis in the Design Parameter Space of a 2-DOF Spherical Parallel Mechanism for a Prescribed Workspace: Application to the Otologic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.104224. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing of the Orthoglide taking into account its varying payload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastostatic modeling of multi-link flexible manipulator based on 2D dual-triangle tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic design of a translational parallel mechanism based on sub-kinematic chain determined workspace superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.095440622110046. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544062211004653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Review on Endoscopic Robotic Systems in Ear and Sinus Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Atlas of the Middle Ear and Paranasal Sinuses for Robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel partially-decoupled translational parallel manipulator with symbolic kinematics, singularity identification and workspace determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.104388. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots cuspidaux : théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of compliant serial manipulator composed of dual-triangle segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijmerr.10.4.169-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal design of a flexible piping inspection robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4049948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided mobility analysis of parallel mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingli Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.103810. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Translational Three-Degrees-of-Freedom Parallel Mechanism With Partial Motion Decoupling and Analytic Direct Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boxiong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4045972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motion conditions for a 3-PPPS Parallel Robot with Delta-Shaped Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVARO II, a Novel Scissor-Based Planar Parallel Robot 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.044501. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4043330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02204732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and solution classification of a class of planar tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1214-1224. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026357471800070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker’s neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S20-S21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Validation of the Prototype of A Bio-Inspired Piping Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics8020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace, Joint space and Singularities of a family of Delta-Like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.73-95. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radar Search Patterns in Localized Clutter and Terrain Masking under Direction-Specific Scan Update Rates Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2017.0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An industrial security system for human-robot coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.220-226. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-09-2017-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Complexity of Grid Cover Problems Used in Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1354-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Design Optimization of a Piping Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, Workspace and Singularity Analysis of a Parallel Robot with Five Operation Modes *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of manipulator stiffness modeling using matrix structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.365-394. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA-technique for stiffness modeling of manipulators with complex and hybrid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (22), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Design Parameters on the Singularities and Workspace of a 3-RPS Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/tcsme-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New Dynamic Muscle Fatigue Model and DMET Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The International Journal of Virtual Reality, 2016 (16), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/ijvr.2016.16.1.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static stability of manipulator configuration: Influence of the external loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of the human muscle fatigue: application to repetitive push-pull tasks with light external load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHFMS.2015.068124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a single-loop reconfigurable 7R mechanism with multiple operation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuyun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangbo Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.1171-1188. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574713001197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling for perfect and non-perfect parallel manipulators under internal and external loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of subject-specific muscle fatigue rates under static fatiguing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (12), pp.1889-1900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based approach for identification of elasto-static parameters of robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal joint forces in dynamics of a 3-PRP planar parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Romanian Academy - Series A (Mathematics, Physics, Technical Sciences, Information Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance error compensation technique for parallel robots composed of non-perfect serial chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Hovland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.385-393. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Arm simulation for interactive constrained environment design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0162-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness matrix of manipulators with passive joints: computational aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2012.2187395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six-Dof Epicyclic-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4007489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Manubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can virtual reality predict body part discomfort and performance of people in realistic world for assembling tasks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaverial Salvendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced stiffness modeling of manipulators with passive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (5), pp.662-679. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for determining fatigue resistances of different muscle groups in static cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.123 - 137. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2010.504056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue evaluation in maintenance and assembly operations by digital human simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0156-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Interactive Work Design based on Digital Work Analysis and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzhang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Serial - Parallel Machine Tool: the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (2), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimisation Method for Posture Prediction and Analysis with Consideration of Fatigue Effect and its Application Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1235-1246. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Muscle Fatigue Evaluation in Virtual Working Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simple dynamic muscle fatigue model and its validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Orthoglide parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of Orthoglide-type mechanisms from observation of parallel leg motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.478-488. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of A 3-PRP planar parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of General 3-RPR Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp. 855-866. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364908092466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly-mode Changing Motions for 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy study of the forward kinematics of planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (12), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimization of a Novel Prismatic Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Curves in the Joint Space and Cusp Points of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574707003785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric stiffness analysis of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Parallel Module of the VERNE Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace Analysis of a Three-Axis Parallel Manipulator: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conception pour optimiser la transmission Slide-o-cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.301-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspaces Tolopogies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.971-986. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Novel Prismatic Drive for a Three-DOF Parallel-Kinematics Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), pp.710-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DH-parameter based condition for 3R orthogonal manipulators to have 4 distinct inverse kinematic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.150-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Strategies for the Geometric Synthesis of Orthoglide-type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (8), pp.907-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic devices and objects, robots and mannequin simulation in a CAD-CAM software: eM-Virtual Desktop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hoessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (2), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric synthesis of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Belarusian Engineering Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Family of 3R Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Analysis Based Study for the Design and the Comparison of 3-DOF Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Optimization of a 3-DOF Translational Parallel Mechanism for Machining Applications, the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Computation of All 4R Serial Spherical Wrists With an Isotropic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125 (2), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed Approach for Access and Visibility Task with a Manikin and a Robot in a Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (4), pp.692-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kinetostatic Optimization of Revolute-Coupled Planar Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.351-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des Solutions aux Modèles Géométriques Direct et Inverse pour les Manipulateurs Pleinement Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.763-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture and experimental validation of a Novel Surgical Robotic Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Cailean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Miclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Cluj Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Skill Modeling Approach: Integrating Vergnaud’s Scheme with Cognitive Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Human-Computer interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.41-60, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-93508-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an innovative parallel robot used in laparoscopic pancreatic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Covaciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Horsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IFToMM International Symposium on Science of Mechanisms and Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Analysis of an Innovative Parallel Robot for Minimally Invasive Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caprariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.466-476, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Robot Positioning Against Placement Inaccuracies: A Study on the Fanuc CRX10iA/L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillermit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2025-168741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of an Innovative Parallel Robot for Pancreatic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences and Computers and Information in Engineering Conference IDETC/CIE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2025, Anaheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Spherical Five-Bar Linkage Using Quaternions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Multibody Systems and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Guadalajara, Mexico. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an innovative robotic surgical instrument for circular stapling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I4SDG 2025 · IFToMM for Sustainable Development Goals Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFToMM, Jun 2025, Villa San Giovanni Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Retractor Design to Enhance Minimally Invasive Pancreatectomy: Addressing Challenges in Deep Tissue Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESROB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.23-32, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible instrument for robotic assisted minimally invasive esophagectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Puscasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of robot morphologies and base positioning for welding applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillermit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2024: International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2024, Washignton DC, United States. pp.DETC2024-143459, V007T07A026, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2024-143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial line-of-sight stabilization using a 3-dof spherical parallel manipulator with coaxial input shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO2024 - 11th International Symposium on Optronics in defence &amp; security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Kinematic Tools for the Design and Control of Parallel Robots (Extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for 3d workspace estimation of robotic surgical instruments in minimally invasive surgery using medical imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control architecture of a spherical robot for Minimally Invasive Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Zima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Timişoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Otological Surgery: Co-Designing a Parallel Robot with Surgeon Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshope "Co-design in Robotics: Theory, Practice, and Challenges" (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Welding Robotization via Operator Skill Identification, Modeling, and Human-Machine Collaboration: Experimental Protocol Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26TH INTERNATIONAL CONFERENCE ON HUMAN-COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the development of an innovative surgical parallel robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Andras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Cailean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on E-Health and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bucharest (RO), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New 3-Dof 2t1r Parallel Mechanism : Topology Design And Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongqiu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanglei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC-CIE 2023 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2023, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Point-To-Point Motion Planning and Assembly Mode Change of Cuspidal Manipulators: Application to 3R and 6R Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Gattringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.10014-10019, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning issues in cuspidal commercial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a gripper finger actuated by a pneumatic muscle: new schemes based on a model-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IFAC Symposium on Mechatronic Systems (Mechatronics 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle main robotique avec des doigts sous-actionnés avec des mouvement spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamon Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a parallel manipulator for otological surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of a parallel manipulator for otological surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 2022 Workshop: "New frontiers of parallel robotics" (second edition), (ICRA-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle main basée sur la conception de doigts aux mouvement spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stapler Design with Stacked Tensegrity Mechanisms for Surgical Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2022 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tensegrity mechanism coupled with a bioinspired piping inspection robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinématique d'une Prothèse de Main Myoélectrique Accessible avec Actionneur Unique et Rétropulsion Passive du Pouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Cuspidality of Manipulators through Computer Algebra and Algorithms in Real Algebraic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3535477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW ROBOTIC HAND BASED ON THE DESIGN OF FINGERS WITH SPATIAL MOTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2021-70233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Planning for a 3-SPS-U Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Resolution in Kinematic Control of Serial Manipulators in Multi-Obstacle Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stiffness modeling of multi-link compliant serial manipulator composed of multiple tensegrity segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2021 International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Modeling of Compliant Serial Manipulators Based on Tensegrity Mechanism under External Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010506102540262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe collaboration between human and robot in a context of intermittent haptique interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezia Molfino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Control of compliant serial manipulators composed of dual-triangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCR 2021 : International Conference on Computer, Control and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Shanghai, China. pp.93-97, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCR49711.2021.9349285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a piping inspection robot by optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference,IDETC/CIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint-Louis, Missouri, United States. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of a New Tensegrity Mechanism Based on Planar Dual-triangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2020: 17th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.402-411, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009803104020411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking Force Balancing of the Delta Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.0005249v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability and Stiffness Analysis of a Dual-Triangle Planar Rotation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 : International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2020-22076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium configurations of compliant tensegrity mechanism based on planar dual-triangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2020: International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France. pp.316-337, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92442-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of compliant serial manipulator composed of dual-triangle segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijmerr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic control of the parallel robot Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe P Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a piping inspection robot using a BeagleBone black board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnan Ramachandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24éme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology design and analysis of a novel 3-translational parallel mechanism with analytical direct position solutions and partial motion decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boxiong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling of NAVARO II transmission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02217257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic mobility analysis of parallel mechanisms: an algorithm approach based on position and orientation characteristic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingli Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du besoin en assistance robotique dans la chirurgie de l'oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a tensegrity mechanism for a bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2019 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2019, Aug 2019, Annaheim, California, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Annaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des systèmes robotisés en vue d'une application pour la chirurgie otologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ginzburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA - Technique for Stiffness Modeling of Manipulators with Complex and Hybrid Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2018 : 12TH IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological design of an asymmetric 3-translational parallel mechanism with zero coupling degree and motion decoupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Li Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada. pp.V05AT07A038, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-85709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Actuation Modes in Parallel Manipulators: Impact on the Stiffness Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRUCT 2018 : 23rd Conference of Open Innovations Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FRUCT.2018.8588031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Parallel Manipulator NaVaRo with Dual Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RusAutoCon 2018 : International Russian Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sotchi, Russia. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RUSAUTOCON.2018.8501754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVARO II, A new parallel robot with eight actuation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2018, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-85949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update Rates Constraints in Fixed-Panel Radar Search Pattern Optimization with Limited Time Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Radar Symposium IRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/irs.2017.8008155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and workspace analysis of a 3ppps parallel robot with u-shaped base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/detc2017-67087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction methods for grid cover problem used in radar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, workspace and singularity analysis of a multi-mode parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2017, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2017-67284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of design parameters on the singularities and workspace of a 3-RPS parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radar Search Patterns for Multiple Scanning Missions in Localized Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2016 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Dynamic Muscle Fatigue Model to Limit Musculo-Skeletal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the trajectory planning on the accuracy of the orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conference and the Computer and Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Couverture d’un Radar 3D à Balayage Électronique par Programmation Linéaire en Nombres Entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mechanisms with scissor linear joints for swept volume reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4 th Joint International Conference on Multibody System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Uniform Constrained Optimization of Radar Search Patterns in Direction Cosines Space Using Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar Symposium (IRS), 2016 17th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRS.2016.7497343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the EMG response exclusively to fatigue during sustained static maximum voluntary contraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a New Dynamic Muscle Fatigue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Dynamic Parameters of NaVARo, a parallel robot with multiple actuation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Landini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Joint International Conference on Multibody System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPHA: A hybrid self-adaptable hand for a social humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems IROS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Control of a Parallel Manipulator with Several Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method for an anthropomorphic hand able to gesture and grasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC PLACEMENT OF THE HUMAN HEAD THANKS TO ERGONOMIC AND VISUAL CONSTRAINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Boualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic method to check the singularity-free paths for parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Singularity analysis of a Delta like family robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFTOMM International Symposium on Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and joint space analysis of the 3-RPS parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Conditions of Parallel Manipulators Considering Geometric Errors, Joint Clearances, Link Flexibility and Joint Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Synthesis of Kinematically Redundant 3T1R Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. pp.V06AT07A047, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling of non-perfect parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.2781-2788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastostatic modeling and shape optimization of a 6-dof haptic interface device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ASME/ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Modeling of Robotic-Manipulators Under Auxiliary Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF MANIPULATOR CONFIGURATION UNDER EXTERNAL LOADING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of 4-cable planar manipulators based on cylindrical algebraic decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness domains and non singular assembly mode changing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la raideur de mécanismes parallèles possédant des boucles fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Elastodynamic Modelling of Parallel Robots for the Computation of their Natural Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular surfaces and cusps in symmetric planar 3-RPR manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1453-1458, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the singularity locus in the joint space of planar parallel manipulators: special focus on cusps and nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kader Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartesian stiffness matrix of manipulators with passive joints: analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Mechanism Science : EUCOMES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cluj-Napoca, Romania. pp.29-37, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9689-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual human for an interactive customer-oriented constrained environment design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME / Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Parallel Manipulators with Preloaded Passive Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ljubljana, Slovenia. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital human modeling into virtual environment for ergonomic oriented design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Oriented Optimization of the Secondary Design Parameters of Robots for High-Speed Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.DETC2010-28107, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2010-28107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Technology-Oriented Design of Parallel Robots for High-Speed Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of parallel manipulators for milling application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a class of analytic planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal design of parallel robots taking into account their deformations and natural frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Effects in Stiffness Modeling of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer and Automation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venise, Italy. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eel-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Improvement for Stiffness Modeling of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Planner for Objects, Robots and Mannequins by Multi-Agents Systems or Motion Captures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Limited-dof Parallel Manipulators using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGULAB - A Graphical user Interface for the Singularity Analysis of Parallel Robots based on Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ben-Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Shoham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new muscle fatigue and recovery model and its ergonomics application in human simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Assembly Modes without Passing Parallel Singularities in Non-Cuspidal 3-R\underline{P}R Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Assises Machines et Usinage à grande vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vision-based Computed Torque Control for Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Paccot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. ISBN: 978-1-4244-1647-9, pp. 1556-1561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Performance of a Planar Parallel Mechanism with Variable Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novona Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Dynamic Evaluation of Muscle Fatigue in Manual Handling Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Chengdu, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the vertebra of an eel like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, New-York, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Kinematic Analysis of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zürich, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Surfaces and Maximal Singularity-Free Boxes in the Joint Space of Planar 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinetostatic Optimization of a Novel Prismatic Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-isotropic parallel kinematic Machines: Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, Angers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design oriented study for 3R Orthogonal Manipulators With Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, Monastir, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiobjective Optimization of a Prismatic Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2007-34795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics analysis of the parallel module of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and stiffness analysis of the Orthoglide, a PKM with simple, regular workspace and homogeneous performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of Performance of & 2PRR Parallel Manipulator for Cooperative Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Assembly Modes of the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Robotics And Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.2317-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Calibration of the Orthoglide-Type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Saint Etienne, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular curves and cusp points in the joint space of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Illustrate Kinematic Behavior of Mechanisms by Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinqin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Playa Del Carmen, Mexico. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six Degree-Of-Freedom Haptic Device Based On The Orthoglide And A Hybrid Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of the 3-RPR parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation of virtual mannequins, robot-like simulation or motion captures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Simulation System for Human Factors Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institute of Industrial Engineers Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Computing Cusp Points in the Joint Space of 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Obergurgl, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspace Topologies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CK2005, International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cassino, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Design of a Slide-o-Cam Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2005, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality: A human centered tool for improving Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Spherical Wrist with Parallel Architecture: Application to Vertebrae of an Eel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Six Degree-of-Freedom Haptic Device based on the Orthoglide and the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Balanced Virtual Manikin in a Virtual Reality Platform aimed at Virtual Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Merlhiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Control Architecture for Virtual Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Merlhiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2005, Edmonton, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Manipulateurs 3R à Axes Orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced Virtual Humans Interacting with their Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Merlhiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of 3R Orthogonal Manipulators by the Topology of their Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Manufacturing concept: Scope, Socio-Economic Aspects and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Oliver Woelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Manufacturing : Tools for improving Design and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Oliver Woelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP International Design Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caire, Egypt. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Virtual Manikin Animation Framework Aimed at Virtual Prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rennuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Laval, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workspace based Classification of 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Stiffness Analysis of the Orhtoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Analysis of a Symmetrical Three-Degree-of-Freedom Planar Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CISM-IFToMM Symposium on Robot Design, Dynamics and Control (Romansy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Novel Prismatic Drive for a Three-DOF Parallel-Kinematics Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Renotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Salt Lake City, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Two Three-DOF Parallel Kinematic Machines using Kinetostatic Criteria and Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2004, Tianjin, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept of Modular Parallel Mechanism for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Taipei, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of one family of 3R positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11Th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Design of Three Degree-of-Freedom Parallel Mechanisms for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Rendering of Kinetostatic Indices of Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Biarritz, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective Evaluation of Forms in an Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Biarritz, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Orthoglide using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Dynamique d'un Robot Parallèle à 3-DDL : l'Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3 Axis Parallel Machine Tool for High Speed Machining: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME, 4ème conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphériques haptiques et simulation d'objets, de robots et de mannequins dans un environnement de CAO-Robotique : eM-Virtual Desktop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hoessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Biarritz, France. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel method for the design of 2-DOF Parallel mechanisms for machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Three-Axis Isotropic Parallel Manipulator for Machining Applications: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Québec, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthoglide : une machine-outil rapide d'architecture parallèle isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed Approach for Access and Visibility Task under Ergonomic Constraints with a Manikin in a Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Parallel Kinematic Machine Tools Using Kinetostatic Performance Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd INTERNATIONAL CONFERENCE ON METAL CUTTING AND HIGH SPEED MACHINING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Computation of All 4R Serial Spherical Wrists With an Isotropic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Three-DOF Parallel Mechanism: Milling Machine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, Chemnitz, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a New Parallel Machine Tool: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Isotropique d'une morphologie parallèle : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Isotropic Sets of Points in the Plane. Application to the Design of Robot Archirectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plagne AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Plagne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematics of Manipulators Built From Closed Planar Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Slutski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Atlanta, United States. pp.531-536, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.1999.803226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regions of Feasible Point-to-Point Trajectories in the Cartesian Workspace of Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the Theory of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of the regions of feasible trajectories in the workspace of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress On The Theory Of Machines And Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Modes and Aspects in Fully-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelle, Belgium. pp.1964-1969, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1998.680601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of A Class of Closed-Chain Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1998, Bruxelle, Belgium. pp.1970-1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moveability and Collision Analysis for Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoManSy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic design of a 3-dof Hybrid Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Assembly modes in Fully-Parallel Manipulators : A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition sets for the Direct Kinematics of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Monterey, United States. pp.859 - 864, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.1997.620282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness Domains in the Workspace of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stability analysis of an underactuatedhand with passively rotating fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Plancoulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rennes, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un robot bio-inspiré pour l'inspection de la canalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot bio-inspiré pour l'inspection de la canalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReV Réunion- LS2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18251.85286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Pattern Design Optimization for 2D Electronic Scanning Fixed Panel Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph Day Radar THALES/ONERA/SONDRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rungis, France. 2015, Ph Day Radar THALES/ONERA/SONDRA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Modeling of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 248 p., 2025, Parallel Robots: Theory and Applications, 978-3031763199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Approaches—a Leverage for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poramate Manoonpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2025, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-4545-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoscopic robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213-235, 2025, 978-0-443-24778-1. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-24778-1.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillbug-Inspired Morphing Mechanism Covered with Sliding Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzhong Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengfeng Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science and Engineering in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.423-435, 2025, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-1464-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible bio-inspired robot for inspection of pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Series-Parallel Hybrid Robots: Design, Analysis, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.427-449, 2024, 978-0323884822. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-388482-2.00030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Robust Control for Cancer Treatment Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Mihaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Şuşcă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Dobra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, Springer Nature Switzerland, pp.175-183, 2024, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59257-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and repeatability of a parallel robot for personalised minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Robotics in Alpe-Adria-Danube Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Software Joint Velocity Limitation of a Spherical Parallel Manipulator with Coaxial Input Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarčič; Manfred Husty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Springer, pp.43 - 52, 2024, Springer Proceedings in Advanced Robotics, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis for Laparoscopic Rectal Surgery : A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Robotics in Alpe-Adria-Danube Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Reality-Guided Teleoperation of a Collaborative Robot for Surgical Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Robotics in Alpe-Adria-Danube Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a parallel robot for minimally invasive surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a surgical stapler for laparoscopic colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Thomieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a Cobot as intermittent haptic contact interfaces in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International conference on human-computer interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14028, Springer Nature Switzerland, pp.497-509, 2023, Lecture Notes in Computer Science, 978-3-031-35740-4. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35741-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Tensegrity Mechanism for Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruva Khanzode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oscar Altuzarra - Andrés Kecskeméthy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-148, 2022, 978-3-031-08139-2. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning in Dynamics Environment : Application for Haptic Perception in Safe HumanRobot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V K Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mugisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent G. Duffy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.313-328, 2022, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06018-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a robot for the automatic charging of an electric car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mattacchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Kecskeméthy, Vincenzo Parenti-Castelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 24 - Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CISM International Centre for Mechanical Sciences Courses and Lectures (6), Springer, pp.311-321, 2022, 978-3-031-06408-1. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06409-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Risk of Muscle Injury in Football-kicking Training with OpenSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body, Motion and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-77816-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effect of Crutch-using on Trunk Muscle Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint space and workspace analysis of a 2-DOF Spherical Parallel Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55061-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the stresses exerted by an exosuit of a human arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies in Robotics and Intelligent Systems, Mechanisms and Machine Science 80.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity and workspace analysis of 3-SPS-U and 4-SPS-U tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2020, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new RCM mechanism for an ear and facial surgical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh H Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Service and Industrial Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Springer, pp.408-418, In press, Advances in Service and Industrial Robotics, 978-3-030-48988-5. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety in a Human Robot Interactive: Application to Haptic Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Krishna K Guda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual, Augmented and Mixed Reality. Design and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.562-574, 2020, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking Force Balancing of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Zeghloul S., Laribi M., Sandoval Arevalo J. (eds) Advances in Service and Industrial Robotics. RAAD 2020. Mechanisms and Machine Science, vol 84. Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-234, 2020, 2211-0984. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Bound Method for Just-in-Time Optimization of Radar Search Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Briheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Inspired Methods for Metaheuristics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.465-488, 2020, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26458-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inspection robot for pipelines with bends and junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tadeusz Uhl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Springer, Cham, pp.33-42, 2019, Mechanisms and Machine Science, 978-3-030-20130-2. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full-chain OpenSim Model and Its Application on Posture Analysis of an Overhead Drilling Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent G. Duffy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11581, Springer, Cham, 2019, Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management. Human Body and Motion, 978-3-030-22215-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Features of the Coupled Hand-operated Balanced Manipulator (HOBM) and Lightweight Robot (LWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.2289-2298, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Model of a Bio-Inspired Robot for Piping Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 584, Springer, Cham, pp.42-51, 2018, CISM International Centre for Mechanical Sciences (Courses and Lectures), 978-3-319-78962-0. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motion of the 3-PPPS Parallel Robot with Delta-Shaped Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCoMeS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science, pp.317-324, 2018, 978-3-319-98019-5. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3-PPPS parallel robot with U-shape Base, a 6-DOF parallel robot with simple kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-93187-6. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden cusps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Jean-Pierre Merlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer, pp.129-138, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56801-0. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancement of MSA-technique for stiffness modeling of serial and parallel robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-362, 2018, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D Scan to Determine Human Body Segment Mass in OpenSim Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10917, 2018, Lecture Notes in Computer Science, 978-3-319-91396-4. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91397-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Fatigue Analysis Using OpenSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Human Modeling. Applications in Health, Safety, Ergonomics, and Risk Management: Ergonomics and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10286, Springer, Cham, 2017, 978-3-319-58462-1. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58463-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis and Solution Classification of a Planar Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, Cham, 2017, 978-3-319-60866-2. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Motion of Flexible Objects with Oscillations Elimination at the Final Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Varminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.281-291, 2016, 978-3-319-44155-9. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yier Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular change of assembly mode without any cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105-112, 2014, 978-3-319-06697-4. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-singular assembly mode changing trajectories in the workspace for the 3-RPS parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjan Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarčič, Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149 - 159, 2014, 978-3-319-06697-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Muscle Fatigue Model in Dynamic Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.349-356, 2012, 978-94-007-4620-6. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4620-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to muscle fatigue evaluation for Push/Pull task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.309-316, 2012, 978-3-7091-1378-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Force Generation of 3-RRR Decoupled Planar Robots for Ensuring Unlimited Platform Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-116, 2012, CISM International Centre for Mechanical Sciences, 978-3-7091-1378-3. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1379-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution regions in the parameter space of a 3-RRR decoupled robot for a prescribed workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.357-364, 2012, 978-94-007-4619-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of symmetric 3-RPR manipulators and asymptotic singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Viadero, M. Ceccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23--31, 2012, Mechanisms and Machine Science vol. 7, 978-94-007-4901-6. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of compliance errors in parallel manipulators composed of non-perfect kinematic chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Hovland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.51-58, 2012, 978-94-007-4620-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of motion capture system based human behaviours simulation for ergonomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruina Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011 – Posters’ Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 174, pp.360-364, 2011, Communications in Computer and Information Science, 978-3-642-22094-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of a Six-dof Parallel Manipulator using Grassmann-Cayley Algebra and Gröbner Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angeles J., Boulet B., Clark J.J., Kövecses J., Siddiqi K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Body and Machine. Advances in Intelligent and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, pp.341-352, 2010, 978-3-642-16258-9. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16259-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness modelling of parallelogram-based parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisla D., Ceccarelli M., Husty M., Corves B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism Science. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, Dordrecht, pp.675-682, 2010, 978-90-481-9688-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint space and workspace analysis of a two-DOF closed-chain manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Parenti-Castelli, W. Schiehlen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 18 Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.81-90, 2010, 978-3-7091-0276-3. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0277-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 3-d.o.f. Translational Parallel Manipulators Using Leg Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jee-Hwan Ryu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators, New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.225-240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Gérard Morel and Carlos E. Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.149-154, 2006, A Proceedings Volume from the 12th IFAC Conference 17-19 May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot anguille sous-marin en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Techniques de l'Ingénieur, pp.S 7 856: 1-16, 2006, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système automatisé pour la chirurgie mini-invasive assistée par robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2414038. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC INSTRUMENT FOR ROBOT-ASSISTED MINIMALLY INVASIVE SURGERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romania, Patent n° : RO138293A0. 2024, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système robotique parallèle pour la chirurgie mini-invasive du pancréas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tucan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Birlescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2414265. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand intended to equip a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 11,376,746. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mobile X-Ray Imaging System Including a Parallel Robotic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Suarez Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10,820,871 B1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’aide à la chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3100969. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de branchement d’un organe de connexion à un organe de connexion complémentaire porté par un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1852014. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot de soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1856274. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main destinée à équiper un robot à caractère humanoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cerruti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouaillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018007346. REV_HCERES2020. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de drapage et de soudage d’une bande textile comprenant un chauffage par micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3033728A1. REV_HCERES2020. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de perçage et machine pour la mise en oeuvre de ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Vacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1463186. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tangible pour environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Yvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1461393. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination quantitative de fatigue musculaire induite par une activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2936642. 2010, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de déplacement et d'orientation d'un objet dans l'espace et utilisation en usinage rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2850599. 2003, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Usine du futur. Analyse, bilan et impact des projets financés (2014-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Impériali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Floriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines d'unicité et parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Nantes (ECN), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l'analyse et à l'optimisation de mécanismes poly-articulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId829"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A07F24DD"/>
+    <w:nsid w:val="C030C9B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-chablat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7847-6162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084680067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhong Tian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Xi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoke Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2026.3661723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Pusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ciocan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Gherman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Ciocan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Caprariu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics15020033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tucan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Radu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Vaida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15084383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Horsia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Zima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Al Hajjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruva Khanzode" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Thomieres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duchalais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Birlescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Condurache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Popa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16110993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Manoonpong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10070417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#234;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105865" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marauli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Mugisha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Guda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3400604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1320/1/012010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Butin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hamon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2023.103053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouaillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054273" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12020050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12060156" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i2.15660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Spartalis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104729" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055677" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsikrishna Guda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezia Molfino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145175" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krisha Guda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22052040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104796" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Geng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglei Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211004653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052516" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345018v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7857" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049948" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.169-176" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Zhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqi Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingli Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103810" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxiong Zeng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045972" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02204732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043330" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.02.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800070X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545754v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hmer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasquelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1354-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671012v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-09-2017-0165" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705380v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0244" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwei Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039400" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.11.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.515" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2017-0011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun He" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangbo Hao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713001197" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Staicu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Hovland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705161v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0162-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684803v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007489" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaverial Salvendy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583167v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.12.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.11.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495263v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0156-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504056" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495004v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20178" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.03.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.06.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425143v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372634v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310393v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Bonev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364908092466" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Zein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.03.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184991v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003785" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144820v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Majou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160062v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168501v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169594v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583249v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hoessler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guibert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162645v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166631v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162644v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583208v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145154v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703831v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011435v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;nat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheminat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93508-4_4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265390v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Covaciu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Burz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougenot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pisla" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_47" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382041v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Antal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167681v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167622v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644139v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Puscasu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jucan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04483255v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637286v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2024-143459" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658045v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645659v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460386v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqiu Du" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337696v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Andras" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cailean" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Crisan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472473v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gattringer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341420" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055520v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757437v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Salunkhe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olivier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811347v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787446v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280160v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#239;c" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamon Pol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716011v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788641v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811356v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753041v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596704v3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pr&#233;bet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535477" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252778v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-70233" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311952v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_47" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311957v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010506102540262" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265711v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Guda" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145096v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCR49711.2021.9349285" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626029v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22021" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311961v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009803104020411" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994201v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.0005249v" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147414v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22076" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311969v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_17" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994193v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264290v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe P Robet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264282v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P&#233;chereau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schegg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217257v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimchik" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.151" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189159v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97007" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190720v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnan Ramachandran" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189152v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Li Yang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97077" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264280v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ginzburg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189437v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97544" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862858v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796776v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Wu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85709" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980681v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RUSAUTOCON.2018.8501754" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980669v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FRUCT.2018.8588031" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808509v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85949" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559652v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/irs.2017.8008155" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521850v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/detc2017-67087" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709015v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521731v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-67284" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519620v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309190v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559445v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815761" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559432v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497343" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559648v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309180v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319907v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947175v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Landini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313376v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139344v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160624v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Boualem" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Moussaoui" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142465v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142989v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006614v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941644v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corradi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907450" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264893v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjun Yu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12575" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756998v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685896v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82369" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759865v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597924v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583302v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598317v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553090v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610313v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094724" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598302v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Zaiter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544851v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545014v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468932v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28107" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451898v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544855v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439590v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411845v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412923v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330776v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322720v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350663v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323101v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330762v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322760v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novona Rakotomanga" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284509v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322749v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145398v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164877v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144879v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34795" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162690v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164982v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145391v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169506v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Moreno" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168606v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164992v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163753v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Zhang" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160809v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168519v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163759v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169494v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145468v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165015v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162717v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165089v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144934v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165085v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162733v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rennuit" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165075v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165095v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165061v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163907v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170017v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166317v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer-Oliver Woelk" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163908v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric No&#235;l" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168400v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145373v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144971v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144913v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Renotte" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163905v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145368v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145367v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145366v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145369v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145370v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145304v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162630v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145262v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145274v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145299v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145281v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165111v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162576v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bidault" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165167v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145122v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165168v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145120v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165169v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162571v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145119v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145086v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145125v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428530v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162227v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Slutski" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803226" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162268v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.680601" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162274v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162334v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145047v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162563v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144986v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.1997.620282" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145036v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285951v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Plancoulaine" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315467v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472073v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960170v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-76320-5" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264898v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-4545-3" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097981v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Lin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-1464-6_26" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861021v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-388482-2.00030-5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645118v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_6" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462315v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548641v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658061v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Mihaly" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea &#350;u&#351;c&#259;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Dobra" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59257-7_19" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462118v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596568v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029163v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055526v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guda" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35741-1_36" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624828v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_16" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583589v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Guda" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mugisha" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06018-2_22" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624780v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mattacchione" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06409-8_33" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173264v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365461v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Langard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568293v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55061-5_21" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910387v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568290v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_28" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568263v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh H Salunkhe" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_44" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994640v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna K Guda" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_38" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474341v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_25" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02882988v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_25" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014992v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098350v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_4" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264268v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309185v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_14" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800044v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romansy2018.ls2n.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_45" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782286v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_23" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808551v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ottaviano" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_37" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771866v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91397-1_3" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521854v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58463-8_9" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525686v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_48" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327787v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Varminska" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_29" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959842v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_12" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956325v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686180v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_44" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687694v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1379-0_14" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705172v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687005v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674039v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686239v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583300v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545747v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16259-6_26" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545489v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0277-0_9" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932662v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698696v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932701v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815581v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clerc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530508v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez Ferreira" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530499v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862805v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862807v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703838v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526055v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170024v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Vacon" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170023v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547913v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186783v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065676v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Imp&#233;riali" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Floriani" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003471v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284538v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-chablat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7847-6162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084680067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhong Tian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Xi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoke Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2026.3661723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Pusca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ciocan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Gherman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Ciocan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Caprariu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics15020033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Horsia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Zima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Vaida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tucan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Radu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15084383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruva Khanzode" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Thomieres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duchalais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Al Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073532" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Birlescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Condurache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105986" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Manoonpong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10070417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Popa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info16110993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#234;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105865" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1320/1/012010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Butin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064739" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Mugisha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Guda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3400604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marauli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Hamon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2023.103053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouaillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054273" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12020050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12060156" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i2.15660" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Spartalis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104729" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsikrishna Guda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezia Molfino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055677" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879221v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krisha Guda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22052040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104796" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Geng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Shen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglei Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211004653" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052516" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345018v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7857" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.169-176" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049948" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Zhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqi Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingli Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103810" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxiong Zeng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045972" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02204732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rolland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043330" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800070X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545754v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hmer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasquelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8020032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705380v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briheche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0244" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-09-2017-0165" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1354-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763204v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwei Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039400" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.11.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.515" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2017-0011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Seth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/ijvr.2016.16.1.2879" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruina Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2015.068124" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun He" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangbo Hao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713001197" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Staicu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Hovland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2012.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705161v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0162-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007489" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaverial Salvendy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583167v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.12.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2010.11.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530230v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0156-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495004v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20178" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.03.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.06.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425143v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372634v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310393v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Bonev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364908092466" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Zein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.03.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144820v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184991v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003785" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Majou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160062v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144857v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168501v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583260v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169594v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583249v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hoessler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guibert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162645v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166631v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168179v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162644v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583208v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145154v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703831v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582306v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cailean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miclaus" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011435v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;nat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheminat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93508-4_4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265390v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Covaciu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Burz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougenot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pisla" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_47" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167681v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105025v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Antal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167622v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644139v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Puscasu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jucan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637286v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2024-143459" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04483255v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658045v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337696v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Andras" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Crisan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135310v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqiu Du" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472473v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gattringer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341420" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787446v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280160v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#239;c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamon Pol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811347v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Salunkhe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olivier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716011v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788641v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753041v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596704v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pr&#233;bet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535477" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252778v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-70233" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233463v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311952v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_47" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311957v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010506102540262" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265711v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Guda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCR49711.2021.9349285" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626029v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311961v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009803104020411" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994201v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.0005249v" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2020-22076" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311969v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_17" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994193v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264290v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe P Robet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190720v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnan Ramachandran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189152v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Li Yang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97077" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217257v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimchik" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.151" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189159v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97007" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264282v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P&#233;chereau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schegg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189437v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97544" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264280v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ginzburg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862858v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796776v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Wu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85709" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980669v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FRUCT.2018.8588031" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980681v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RUSAUTOCON.2018.8501754" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808509v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85949" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559652v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/irs.2017.8008155" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/detc2017-67087" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521731v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-67284" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519620v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559445v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815761" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309156v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309190v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559648v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309180v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559432v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRS.2016.7497343" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319907v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309155v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947175v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Landini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361054v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313376v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139344v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160624v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Boualem" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Moussaoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142989v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142465v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006614v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941644v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corradi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907450" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264893v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjun Yu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12575" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756998v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685896v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82369" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759865v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597924v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583302v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598317v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553090v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610313v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094724" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598302v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Zaiter" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548799v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544851v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545014v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28107" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544855v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412923v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411845v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439590v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330776v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322720v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323101v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330762v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322760v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novona Rakotomanga" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322749v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284509v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164877v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145398v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164982v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162690v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144879v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34795" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145391v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169506v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Moreno" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168519v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160809v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163753v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinqin Zhang" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164992v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168606v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163759v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169494v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145468v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165015v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144934v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165089v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162717v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165085v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165075v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rennuit" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162733v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165061v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165095v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163907v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163908v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric No&#235;l" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer-Oliver Woelk" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166317v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170017v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145373v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168400v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144971v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144913v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Renotte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163905v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145368v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145367v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145366v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145369v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145370v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145304v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162630v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145262v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145274v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145299v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145281v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165111v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162576v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bidault" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165167v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145122v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165168v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145120v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165169v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162571v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145119v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145086v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162227v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Slutski" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803226" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145125v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428530v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162268v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.680601" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162274v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162334v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145047v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162563v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144986v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.1997.620282" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145036v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285951v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Plancoulaine" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315467v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938480v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18251.85286" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472073v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960170v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-76320-5" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264898v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-4545-3" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441666v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24778-1.00007-2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097981v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Lin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-1464-6_26" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861021v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-388482-2.00030-5" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658061v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Mihaly" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea &#350;u&#351;c&#259;" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Dobra" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59257-7_19" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548641v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645118v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_6" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462315v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462118v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596568v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029163v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055526v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guda" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35741-1_36" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624828v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_16" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583589v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Guda" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mugisha" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06018-2_22" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624780v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mattacchione" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06409-8_33" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173264v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Wang" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910387v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568293v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55061-5_21" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365461v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Langard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568290v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_28" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568263v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh H Salunkhe" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_44" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994640v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna K Guda" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_38" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02882988v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_25" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474341v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26458-1_25" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098350v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_4" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014992v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264268v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807189v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_7" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808551v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ottaviano" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_37" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782286v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_23" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309185v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_14" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800044v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romansy2018.ls2n.fr/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_45" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771866v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91397-1_3" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521854v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58463-8_9" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525686v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_48" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327787v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Varminska" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_29" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959842v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_12" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956325v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686180v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_44" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705172v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687694v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1379-0_14" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687005v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674039v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686239v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583300v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545747v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16259-6_26" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545489v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0277-0_9" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186672v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7856" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932662v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698696v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932701v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815581v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clerc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530508v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez Ferreira" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530499v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862805v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862807v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703838v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526055v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170024v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Vacon" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170023v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547913v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186783v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065676v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Imp&#233;riali" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Floriani" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003471v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284538v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>