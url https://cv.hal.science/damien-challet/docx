--- v0 (2026-03-12)
+++ v1 (2026-04-25)
@@ -1036,222 +1036,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric sign prediction of high-dimensional correlation matrix coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financial factors selection with knockoffs: fund replication, explanatory and prediction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Challet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/133/48001⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 580, pp.126105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335586v1</w:t>
+                <w:t xml:space="preserve">hal-03165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial factors selection with knockoffs: fund replication, explanatory and prediction networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric sign prediction of high-dimensional correlation matrix coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 580, pp.126105. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (4), pp.48001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/133/48001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165842v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Global Minimum Variance Portfolios with $k-$BAHC covariance cleaning</w:t>
               </w:r>
@@ -1829,326 +1829,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical regularities of US equities opening and closing auctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the causality of Hawkes processes with time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikita Gourianov</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioane Muni Toke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1-2), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2382626619500011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaac3f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702726v1</w:t>
+                <w:t xml:space="preserve">hal-01593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The market nanostructure origin of asset price time reversal asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kassibrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.3309170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the causality of Hawkes processes with time reversal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical regularities of US equities opening and closing auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioane Muni Toke</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Gourianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaac3f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2382626619500011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593448v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically validated leadlag networks and inventory prediction in the foreign exchange market</w:t>
               </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chicheportiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lallouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kassibrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,196 +2453,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of statistical significance of Hawkes processes fitted to financial data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regrets, learning and wisdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (17-18), pp.3137 - 3143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2015.1068442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60122-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134105v1</w:t>
+                <w:t xml:space="preserve">hal-01312973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrets, learning and wisdom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limits of statistical significance of Hawkes processes fitted to financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lallouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 225 (17-18), pp.3137 - 3143. </w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60122-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2015.1068442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312973v1</w:t>
+                <w:t xml:space="preserve">hal-01134105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically validated network of portfolio overlaps and systemic risk</w:t>
               </w:r>
@@ -3623,190 +3623,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Spoofability of Limit Order Books With Interpretable Probabilistic Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Fabre</w:t>
+                <w:t xml:space="preserve">Optimal risk-aware interest rates for decentralized lending protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioane Muni Toke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044526v1</w:t>
+                <w:t xml:space="preserve">hal-04971758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal risk-aware interest rates for decentralized lending protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Baude</w:t>
+                <w:t xml:space="preserve">Learning the Spoofability of Limit Order Books With Interpretable Probabilistic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971758v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOISE-PROOFING UNIVERSAL PORTFOLIO SHRINKAGE</w:t>
               </w:r>
@@ -4735,51 +4735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938660v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioane Muni Toke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Mastromatteo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2302827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391810v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2367680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ragel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03481441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bongiorno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loeper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acb7ed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791538v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Assael" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm16030159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03491913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/133/48001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03165842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02612262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1351847X.2021.1963301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276055v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AF-200296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Primicerio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-020-00288-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pluchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Emanuele Biondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rapisarda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525920500046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gourianov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cordi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kassibrakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3309170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaac3f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chicheportiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o da Gama Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.05.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1297728" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2015.1068442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60122-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cimini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Clemente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bel Hadj Ayed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOIS.2015.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50645-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Cheng Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Peirano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30134-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/737348F37E79956870B5459B7C0B7D51597FB916/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_42" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11364-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruelloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ohana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938660v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioane Muni Toke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Mastromatteo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2302827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391810v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2367680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ragel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03481441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bongiorno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loeper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acb7ed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791538v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Assael" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm16030159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03491913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03165842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/133/48001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02612262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1351847X.2021.1963301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276055v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AF-200296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Primicerio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-020-00288-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pluchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Emanuele Biondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rapisarda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525920500046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cordi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaac3f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kassibrakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3309170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gourianov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chicheportiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o da Gama Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.05.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1297728" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60122-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2015.1068442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cimini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Clemente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bel Hadj Ayed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOIS.2015.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50645-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Cheng Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Peirano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30134-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/737348F37E79956870B5459B7C0B7D51597FB916/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_42" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11364-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruelloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ohana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>