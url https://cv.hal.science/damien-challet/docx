--- v1 (2026-04-25)
+++ v2 (2026-05-24)
@@ -1036,313 +1036,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial factors selection with knockoffs: fund replication, explanatory and prediction networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive Global Minimum Variance Portfolios with $k-$BAHC covariance cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126105⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (13-15), pp.1344-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1351847X.2021.1963301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165842v1</w:t>
+                <w:t xml:space="preserve">hal-02612262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric sign prediction of high-dimensional correlation matrix coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financial factors selection with knockoffs: fund replication, explanatory and prediction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Challet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 133 (4), pp.48001. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 580, pp.126105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/133/48001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335586v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Global Minimum Variance Portfolios with $k-$BAHC covariance cleaning</w:t>
+                <w:t xml:space="preserve">Nonparametric sign prediction of high-dimensional correlation matrix coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (13-15), pp.1344-1360. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (4), pp.48001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1351847X.2021.1963301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/133/48001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612262v1</w:t>
+                <w:t xml:space="preserve">hal-02335586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Prediction Of Investor Interest: a Supervised Clustering Approach</w:t>
               </w:r>
@@ -1829,326 +1829,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the causality of Hawkes processes with time reversal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical regularities of US equities opening and closing auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Cordi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ioane Muni Toke</w:t>
+                <w:t xml:space="preserve">Nikita Gourianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaac3f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2382626619500011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593448v1</w:t>
+                <w:t xml:space="preserve">hal-01702726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The market nanostructure origin of asset price time reversal asymmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Testing the causality of Hawkes processes with time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Cordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Kassibrakis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioane Muni Toke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3309170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aaac3f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966419v1</w:t>
+                <w:t xml:space="preserve">hal-01593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical regularities of US equities opening and closing auctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The market nanostructure origin of asset price time reversal asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Gourianov</w:t>
+                <w:t xml:space="preserve">Serge Kassibrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1-2), </w:t>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2382626619500011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3309170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702726v1</w:t>
+                <w:t xml:space="preserve">hal-01966419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically validated leadlag networks and inventory prediction in the foreign exchange market</w:t>
               </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chicheportiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lallouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kassibrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,196 +2453,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrets, learning and wisdom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limits of statistical significance of Hawkes processes fitted to financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lallouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 225 (17-18), pp.3137 - 3143. </w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60122-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2015.1068442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312973v1</w:t>
+                <w:t xml:space="preserve">hal-01134105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of statistical significance of Hawkes processes fitted to financial data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regrets, learning and wisdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (17-18), pp.3137 - 3143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2015.1068442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60122-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134105v1</w:t>
+                <w:t xml:space="preserve">hal-01312973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically validated network of portfolio overlaps and systemic risk</w:t>
               </w:r>
@@ -3623,190 +3623,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal risk-aware interest rates for decentralized lending protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Baude</w:t>
+                <w:t xml:space="preserve">Learning the Spoofability of Limit Order Books With Interpretable Probabilistic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Challet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971758v1</w:t>
+                <w:t xml:space="preserve">hal-05044526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Spoofability of Limit Order Books With Interpretable Probabilistic Neural Networks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal risk-aware interest rates for decentralized lending protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioane Muni Toke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fabre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05044526v1</w:t>
+                <w:t xml:space="preserve">hal-04971758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOISE-PROOFING UNIVERSAL PORTFOLIO SHRINKAGE</w:t>
               </w:r>
@@ -4735,51 +4735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938660v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioane Muni Toke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Mastromatteo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2302827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391810v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2367680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ragel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03481441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bongiorno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loeper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acb7ed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791538v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Assael" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm16030159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03491913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03165842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/133/48001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02612262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1351847X.2021.1963301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276055v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AF-200296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Primicerio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-020-00288-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pluchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Emanuele Biondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rapisarda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525920500046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cordi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaac3f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kassibrakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3309170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gourianov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chicheportiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o da Gama Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.05.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1297728" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60122-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2015.1068442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cimini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Clemente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bel Hadj Ayed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOIS.2015.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50645-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Cheng Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Peirano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30134-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/737348F37E79956870B5459B7C0B7D51597FB916/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_42" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11364-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruelloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ohana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Allaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Challet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938660v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioane Muni Toke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Mastromatteo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2302827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391810v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2367680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ragel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks12060084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03481441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bongiorno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loeper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acb7ed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791538v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Assael" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm16030159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03491913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02612262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1351847X.2021.1963301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03165842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/133/48001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276055v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AF-200296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Primicerio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Gualdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-020-00288-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pluchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Emanuele Biondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rapisarda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525920500046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gourianov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cordi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aaac3f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kassibrakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3309170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chicheportiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallouache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o da Gama Batista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Massaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cars Hommes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.05.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1297728" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2015.1068442" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60122-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cimini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Clemente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bel Hadj Ayed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOIS.2015.064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50645-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Chatterjee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Cheng Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.09.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Peirano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2012-30134-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/737348F37E79956870B5459B7C0B7D51597FB916/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_42" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11364-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruelloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ohana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>