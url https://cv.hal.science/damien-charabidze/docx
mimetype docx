--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien CHARABIDZE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9935-1956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130018023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les écosystèmes de décomposition et la dégradation des cadavres (thanatomorphose). J'étudie notamment les pratiques funéraires actuelles et émergentes ainsi que le rôle des insectes nécrophages et leur utilisation pour dater le décès (entomologie médico-légale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, ma pratique d'expert judiciaire m'a amené à questionner la construction des preuves scientifiques, leur poids et leur supervision institutionnelle. Si des exigences internationales existent bel et bien en matière de criminalistique (normes ISO mais également standards Daubert américains), celles-ci sont de fait peu connues et appliquées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements recouvrent ces différentes thématiques : biologie animale, criminalistique, entomologie, histoire judiciaire...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur scientifique de la Boutique des Sciences de l'université de Lille, un dispositif de médiation entre la recherche et la société civile.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent nos corps morts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/nb52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental niche construction in necrophagous larval societies: Feeding facilitation can offset the costs of low ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.382-390. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synomones in necrophagous larvae of the blow flies &amp;lt;i&amp;gt;Lucilia sericata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Calliphora vomitoria&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mve.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Bone Lesions Due to Larder Beetle Dermestes maculatus (Coleoptera: Dermestidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biology, 11 (9), pp.1321. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11091321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Social Strategies in Carrion Breeding Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Trumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E Benbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BioScience, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance between larval and pupal development time in carrion blowflies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Insect Physiology, 133, pp.104292. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the palaeobiology of an early &amp;lt;i&amp;gt;Homo&amp;lt;/i&amp;gt; infant: multidisciplinary investigation of the GAR IVE hemi-mandible, Melka Kunture, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chaussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.23087. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Back to Move Forward: How Review Articles Could Boost Forensic Entomology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martín-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Insects, 12 (7), pp.648. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12070648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of density and species preferences on collective choices: an experimental study on maggot aggregation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Experimental Biology, 224 (6), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.233791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of heterospecific aggregation on necromass: influence of temperature, group density and composition on fitness-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Insect science, 28, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and mechanisms for larval aggregation in carrion beetle Necrodes littoralis (Coleoptera: Silphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krystkowiak-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Fratczak-Lagiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Madra-Bielewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Animal Behaviour, 162, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quickie well done: no evidence of physiological costs in the development race of Lucilia sericata necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Physiological Entomology, 45 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing death together: heterospecific aggregations of blowfly larvae evince mutual benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Behavioral Ecology, 30 (4), pp.1113-1122. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arz059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maggot, the ethologist and the forensic entomologist: Sociality and thermoregulation in necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective exodigestion favours blow fly colonization and development on fresh carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature: the weak point of forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of legal medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of legal medicine, 133, pp.633-639. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-018-1898-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in necrophagous Diptera larvae: interspecific effect of cues left behind by maggots and implications in their aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21316-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-species aggregations in arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme D. Ruxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 26 (1), pp.2-19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les larves de diptères nécrophages en entomologie médico-légale : une histoire de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Médecine/Sciences, 33 (8-9), pp.779-783. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173308024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of necrophagous insects as evidence of cadaver relocation: myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PeerJ, 5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To eat or get heat: Behavioral trade-offs between thermoregulation and feeding in gregarious necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Podhorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borkovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 25 (5), pp.883-893. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific shared collective decision-making in two forensically important species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the Royal Society B: Biological Sciences, 283 (1824), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2015.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in gregarious dipteran larvae: evidence of species-specific temperature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entomologia Experimentalis et Applicata, 160 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology and ecology of Necrodes littoralis, a species of forensic interest in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Legal Medicine, 130, pp.273-280. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-015-1253-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Dermestidae, a family of Coleopteran scavengers associated with skeletonized corpses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des Dermestidae, une famille de Coléoptères nécrophages associée aux cadavres squelettisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales de la Société Entomologique de France, 51 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2015.1096751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do necrophagous blowflies (diptera: calliphoridae) lay their eggs in wounds? Experimental data and implications for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Depeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic science international, 253, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the colonization of concealed cadavers by necrophagous blowflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Insect Science, 15 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/iev129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the scanning behaviour of the presocial blow fly larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Betremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Physiological Entomology, 40 (4), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of household products on calliphoridae larvae development: implication for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of forensic sciences, 60 (1), pp.226-232. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Lucilia sericata (Diptera Calliphoridae) larval development on rat cadavers: effects of climate and chemical contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic Science International, 253, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of larder beetles (Coleoptera: Dermestidae) to deflesh human jaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of larder beetles (Coleoptera: Dermestidae) on human cadavers: a review of 81 forensic cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (6), pp.1021-1030. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-013-0945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température rectale post-mortem en environnement thermique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.61 - 65. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForenSeek: un programme de simulation du développement des insectes nécrophages dédié à l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildąs Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2008.10697575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavres et scènes de crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'exposition "Au Musée, les Insectes", Musée du Quai Branly, Paris (sur invitation).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in P. Terraenovae aggregations, an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température d’un corps par automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de modélisation multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Laboratory Studies to Court Evidence: Challenges in Forensic Entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, pp.245, 2021, 978-3-0365-1708-7. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-1707-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils peuplent les morts : approche entomologique médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, pp.93, 2021, 978-2-84975-670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavre & scène de crime. Principes et applications de l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.262, 2014, 978-2-8041-8495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauthier, Jean-Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-2145-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Vonk; Todd Shackelford; Caroline Leuchtenberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-47829-6. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_681-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic entomology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomberlin, Jeffery Keith; Benbow, M. Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Entomology: International Dimensions and Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2015, 978-1-4665-7240-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes nécrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delabarde, Tania; Ludes, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’anthropologie médico-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2014, 978-2-7472-2061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage des défunts : les enjeux sanitaires d’une nouvelle pratique funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composter les défunts : Que dit le droit au sujet de la terramation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis sur l’évaluation du risque relatif à l’enfouissement de cadavres issus d’animaux d’élevage et/ou de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0011, Anses. 2022, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biologie des insectes nécrophages et application à l'expertise en entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université du Droit et de la Santé - Lille II, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008LIL2S024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien CHARABIDZE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9935-1956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130018023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les écosystèmes de décomposition et la dégradation des cadavres (thanatomorphose). J'étudie notamment les pratiques funéraires actuelles et émergentes ainsi que le rôle des insectes nécrophages et leur utilisation pour dater le décès (entomologie médico-légale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, ma pratique d'expert judiciaire m'a amené à questionner la construction des preuves scientifiques, leur poids et leur supervision institutionnelle. Si des exigences internationales existent bel et bien en matière de criminalistique (normes ISO mais également standards Daubert américains), celles-ci sont de fait peu connues et appliquées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements recouvrent ces différentes thématiques : biologie animale, criminalistique, entomologie, histoire judiciaire...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur scientifique de la Boutique des Sciences de l'université de Lille, un dispositif de médiation entre la recherche et la société civile.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent nos corps morts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/nb52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composter les défunts : Que dit le droit au sujet de la terramation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental niche construction in necrophagous larval societies: Feeding facilitation can offset the costs of low ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.382-390. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synomones in necrophagous larvae of the blow flies &amp;lt;i&amp;gt;Lucilia sericata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Calliphora vomitoria&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mve.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Bone Lesions Due to Larder Beetle Dermestes maculatus (Coleoptera: Dermestidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biology, 11 (9), pp.1321. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11091321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Social Strategies in Carrion Breeding Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Trumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E Benbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BioScience, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance between larval and pupal development time in carrion blowflies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Insect Physiology, 133, pp.104292. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the palaeobiology of an early &amp;lt;i&amp;gt;Homo&amp;lt;/i&amp;gt; infant: multidisciplinary investigation of the GAR IVE hemi-mandible, Melka Kunture, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chaussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.23087. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of density and species preferences on collective choices: an experimental study on maggot aggregation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Experimental Biology, 224 (6), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.233791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Back to Move Forward: How Review Articles Could Boost Forensic Entomology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martín-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Insects, 12 (7), pp.648. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12070648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of heterospecific aggregation on necromass: influence of temperature, group density and composition on fitness-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Insect science, 28, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and mechanisms for larval aggregation in carrion beetle Necrodes littoralis (Coleoptera: Silphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krystkowiak-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Fratczak-Lagiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Madra-Bielewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Animal Behaviour, 162, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quickie well done: no evidence of physiological costs in the development race of Lucilia sericata necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Physiological Entomology, 45 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing death together: heterospecific aggregations of blowfly larvae evince mutual benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Behavioral Ecology, 30 (4), pp.1113-1122. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arz059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maggot, the ethologist and the forensic entomologist: Sociality and thermoregulation in necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective exodigestion favours blow fly colonization and development on fresh carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature: the weak point of forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of legal medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of legal medicine, 133, pp.633-639. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-018-1898-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in necrophagous Diptera larvae: interspecific effect of cues left behind by maggots and implications in their aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21316-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les larves de diptères nécrophages en entomologie médico-légale : une histoire de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Médecine/Sciences, 33 (8-9), pp.779-783. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173308024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-species aggregations in arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme D. Ruxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 26 (1), pp.2-19. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of necrophagous insects as evidence of cadaver relocation: myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PeerJ, 5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To eat or get heat: Behavioral trade-offs between thermoregulation and feeding in gregarious necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Podhorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borkovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 25 (5), pp.883-893. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific shared collective decision-making in two forensically important species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the Royal Society B: Biological Sciences, 283 (1824), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2015.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in gregarious dipteran larvae: evidence of species-specific temperature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entomologia Experimentalis et Applicata, 160 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology and ecology of Necrodes littoralis, a species of forensic interest in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Legal Medicine, 130, pp.273-280. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-015-1253-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Dermestidae, a family of Coleopteran scavengers associated with skeletonized corpses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do necrophagous blowflies (diptera: calliphoridae) lay their eggs in wounds? Experimental data and implications for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Depeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic science international, 253, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des Dermestidae, une famille de Coléoptères nécrophages associée aux cadavres squelettisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales de la Société Entomologique de France, 51 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2015.1096751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the colonization of concealed cadavers by necrophagous blowflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Insect Science, 15 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/iev129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the scanning behaviour of the presocial blow fly larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Betremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Physiological Entomology, 40 (4), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Lucilia sericata (Diptera Calliphoridae) larval development on rat cadavers: effects of climate and chemical contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic Science International, 253, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of household products on calliphoridae larvae development: implication for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of forensic sciences, 60 (1), pp.226-232. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of larder beetles (Coleoptera: Dermestidae) to deflesh human jaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of larder beetles (Coleoptera: Dermestidae) on human cadavers: a review of 81 forensic cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (6), pp.1021-1030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-013-0945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température rectale post-mortem en environnement thermique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.61 - 65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForenSeek: un programme de simulation du développement des insectes nécrophages dédié à l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildąs Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2008.10697575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavres et scènes de crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'exposition "Au Musée, les Insectes", Musée du Quai Branly, Paris (sur invitation).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température d’un corps par automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in P. Terraenovae aggregations, an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de modélisation multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Laboratory Studies to Court Evidence: Challenges in Forensic Entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, pp.245, 2021, 978-3-0365-1708-7. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-1707-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils peuplent les morts : approche entomologique médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, pp.93, 2021, 978-2-84975-670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavre & scène de crime. Principes et applications de l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.262, 2014, 978-2-8041-8495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauthier, Jean-Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-2145-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Vonk; Todd Shackelford; Caroline Leuchtenberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-47829-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_681-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic entomology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomberlin, Jeffery Keith; Benbow, M. Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Entomology: International Dimensions and Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2015, 978-1-4665-7240-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes nécrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delabarde, Tania; Ludes, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’anthropologie médico-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2014, 978-2-7472-2061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage des défunts : les enjeux sanitaires d’une nouvelle pratique funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis sur l’évaluation du risque relatif à l’enfouissement de cadavres issus d’animaux d’élevage et/ou de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0011, Anses. 2022, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biologie des insectes nécrophages et application à l'expertise en entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université du Droit et de la Santé - Lille II, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008LIL2S024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7612C09"/>
+    <w:nsid w:val="58EDC42A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-charabidze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-1956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130018023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nb52122995494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubernon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04062109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavieille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trumbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Grzywacz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Benbow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Komo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Carlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02462-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;n-Vega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070648" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gruszka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krystkowiak-Kowalska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Fratczak-Lagiewska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra-Bielewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.01.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2018.12.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry H&#233;douin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.05.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1898-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21316-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme D. Ruxton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gosselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3506" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Podhorna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borkovcova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12465" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12468" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2Z0GF69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquerault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-015-1253-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosenbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rosenbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Devigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1096751" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Depeme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev129" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Betremieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHSQWG83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12555" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HFG1KLS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charabidze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hedouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.10.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0945-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gild&#261;s Morvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bourel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2008.10697575" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00391961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Vega" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1707-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_681-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831398v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bony" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03992644v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mialet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343660v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIL2S024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-charabidze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-1956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130018023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nb52122995494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831398v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubernon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04062109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trumbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Grzywacz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Benbow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Komo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Carlo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02462-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;n-Vega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gruszka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krystkowiak-Kowalska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Fratczak-Lagiewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra-Bielewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry H&#233;douin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.05.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1898-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21316-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme D. Ruxton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gosselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3506" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Podhorna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borkovcova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2676" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2Z0GF69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquerault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-015-1253-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosenbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Depeme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Devigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX4635B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rosenbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1096751" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Betremieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHSQWG83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HFG1KLS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charabidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hedouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.10.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0945-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gild&#261;s Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bourel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2008.10697575" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00391961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Vega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1707-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_681-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03992644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mialet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIL2S024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>