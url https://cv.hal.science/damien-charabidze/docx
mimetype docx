--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien CHARABIDZE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9935-1956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130018023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les écosystèmes de décomposition et la dégradation des cadavres (thanatomorphose). J'étudie notamment les pratiques funéraires actuelles et émergentes ainsi que le rôle des insectes nécrophages et leur utilisation pour dater le décès (entomologie médico-légale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, ma pratique d'expert judiciaire m'a amené à questionner la construction des preuves scientifiques, leur poids et leur supervision institutionnelle. Si des exigences internationales existent bel et bien en matière de criminalistique (normes ISO mais également standards Daubert américains), celles-ci sont de fait peu connues et appliquées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements recouvrent ces différentes thématiques : biologie animale, criminalistique, entomologie, histoire judiciaire...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur scientifique de la Boutique des Sciences de l'université de Lille, un dispositif de médiation entre la recherche et la société civile.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent nos corps morts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/nb52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composter les défunts : Que dit le droit au sujet de la terramation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental niche construction in necrophagous larval societies: Feeding facilitation can offset the costs of low ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.382-390. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synomones in necrophagous larvae of the blow flies &amp;lt;i&amp;gt;Lucilia sericata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Calliphora vomitoria&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mve.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Bone Lesions Due to Larder Beetle Dermestes maculatus (Coleoptera: Dermestidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biology, 11 (9), pp.1321. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11091321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Social Strategies in Carrion Breeding Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Trumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E Benbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BioScience, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance between larval and pupal development time in carrion blowflies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Insect Physiology, 133, pp.104292. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the palaeobiology of an early &amp;lt;i&amp;gt;Homo&amp;lt;/i&amp;gt; infant: multidisciplinary investigation of the GAR IVE hemi-mandible, Melka Kunture, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chaussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.23087. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of density and species preferences on collective choices: an experimental study on maggot aggregation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Experimental Biology, 224 (6), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.233791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Back to Move Forward: How Review Articles Could Boost Forensic Entomology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martín-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Insects, 12 (7), pp.648. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12070648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of heterospecific aggregation on necromass: influence of temperature, group density and composition on fitness-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Insect science, 28, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and mechanisms for larval aggregation in carrion beetle Necrodes littoralis (Coleoptera: Silphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krystkowiak-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Fratczak-Lagiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Madra-Bielewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Animal Behaviour, 162, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quickie well done: no evidence of physiological costs in the development race of Lucilia sericata necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Physiological Entomology, 45 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing death together: heterospecific aggregations of blowfly larvae evince mutual benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Behavioral Ecology, 30 (4), pp.1113-1122. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arz059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maggot, the ethologist and the forensic entomologist: Sociality and thermoregulation in necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective exodigestion favours blow fly colonization and development on fresh carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature: the weak point of forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of legal medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of legal medicine, 133, pp.633-639. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-018-1898-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in necrophagous Diptera larvae: interspecific effect of cues left behind by maggots and implications in their aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21316-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les larves de diptères nécrophages en entomologie médico-légale : une histoire de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Médecine/Sciences, 33 (8-9), pp.779-783. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173308024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-species aggregations in arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme D. Ruxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 26 (1), pp.2-19. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of necrophagous insects as evidence of cadaver relocation: myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PeerJ, 5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To eat or get heat: Behavioral trade-offs between thermoregulation and feeding in gregarious necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Podhorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borkovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 25 (5), pp.883-893. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific shared collective decision-making in two forensically important species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the Royal Society B: Biological Sciences, 283 (1824), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2015.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in gregarious dipteran larvae: evidence of species-specific temperature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entomologia Experimentalis et Applicata, 160 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology and ecology of Necrodes littoralis, a species of forensic interest in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Legal Medicine, 130, pp.273-280. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-015-1253-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Dermestidae, a family of Coleopteran scavengers associated with skeletonized corpses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do necrophagous blowflies (diptera: calliphoridae) lay their eggs in wounds? Experimental data and implications for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Depeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic science international, 253, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des Dermestidae, une famille de Coléoptères nécrophages associée aux cadavres squelettisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales de la Société Entomologique de France, 51 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2015.1096751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the colonization of concealed cadavers by necrophagous blowflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Insect Science, 15 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/iev129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the scanning behaviour of the presocial blow fly larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Betremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Physiological Entomology, 40 (4), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Lucilia sericata (Diptera Calliphoridae) larval development on rat cadavers: effects of climate and chemical contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic Science International, 253, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of household products on calliphoridae larvae development: implication for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of forensic sciences, 60 (1), pp.226-232. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of larder beetles (Coleoptera: Dermestidae) to deflesh human jaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of larder beetles (Coleoptera: Dermestidae) on human cadavers: a review of 81 forensic cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (6), pp.1021-1030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-013-0945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température rectale post-mortem en environnement thermique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.61 - 65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForenSeek: un programme de simulation du développement des insectes nécrophages dédié à l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildąs Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2008.10697575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavres et scènes de crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'exposition "Au Musée, les Insectes", Musée du Quai Branly, Paris (sur invitation).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température d’un corps par automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in P. Terraenovae aggregations, an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de modélisation multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Laboratory Studies to Court Evidence: Challenges in Forensic Entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, pp.245, 2021, 978-3-0365-1708-7. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-1707-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils peuplent les morts : approche entomologique médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, pp.93, 2021, 978-2-84975-670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavre & scène de crime. Principes et applications de l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.262, 2014, 978-2-8041-8495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauthier, Jean-Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-2145-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Vonk; Todd Shackelford; Caroline Leuchtenberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-47829-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_681-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic entomology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomberlin, Jeffery Keith; Benbow, M. Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Entomology: International Dimensions and Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2015, 978-1-4665-7240-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes nécrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delabarde, Tania; Ludes, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’anthropologie médico-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2014, 978-2-7472-2061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage des défunts : les enjeux sanitaires d’une nouvelle pratique funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis sur l’évaluation du risque relatif à l’enfouissement de cadavres issus d’animaux d’élevage et/ou de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0011, Anses. 2022, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biologie des insectes nécrophages et application à l'expertise en entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université du Droit et de la Santé - Lille II, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008LIL2S024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien CHARABIDZE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9935-1956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130018023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les écosystèmes de décomposition et la dégradation des cadavres (thanatomorphose). J'étudie notamment les pratiques funéraires actuelles et émergentes ainsi que le rôle des insectes nécrophages et leur utilisation pour dater le décès (entomologie médico-légale).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, ma pratique d'expert judiciaire m'a amené à questionner la construction des preuves scientifiques, leur poids et leur supervision institutionnelle. Si des exigences internationales existent bel et bien en matière de criminalistique (normes ISO mais également standards Daubert américains), celles-ci sont de fait peu connues et appliquées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes enseignements recouvrent ces différentes thématiques : biologie animale, criminalistique, entomologie, histoire judiciaire...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur scientifique de la Boutique des Sciences de l'université de Lille, un dispositif de médiation entre la recherche et la société civile.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent nos corps morts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/nb52122995494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composter les défunts : Que dit le droit au sujet de la terramation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental niche construction in necrophagous larval societies: Feeding facilitation can offset the costs of low ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (3), pp.382-390. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Bone Lesions Due to Larder Beetle Dermestes maculatus (Coleoptera: Dermestidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Biology, 11 (9), pp.1321. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11091321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synomones in necrophagous larvae of the blow flies &amp;lt;i&amp;gt;Lucilia sericata&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Calliphora vomitoria&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Veterinary Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mve.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Back to Move Forward: How Review Articles Could Boost Forensic Entomology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martín-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Insects, 12 (7), pp.648. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects12070648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of density and species preferences on collective choices: an experimental study on maggot aggregation behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Experimental Biology, 224 (6), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.233791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Social Strategies in Carrion Breeding Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Trumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Grzywacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E Benbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BioScience, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biab068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance between larval and pupal development time in carrion blowflies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Insect Physiology, 133, pp.104292. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the palaeobiology of an early &amp;lt;i&amp;gt;Homo&amp;lt;/i&amp;gt; infant: multidisciplinary investigation of the GAR IVE hemi-mandible, Melka Kunture, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Cabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chaussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.23087. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of heterospecific aggregation on necromass: influence of temperature, group density and composition on fitness-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Insect science, 28, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and mechanisms for larval aggregation in carrion beetle Necrodes littoralis (Coleoptera: Silphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gruszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krystkowiak-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Fratczak-Lagiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Madra-Bielewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Animal Behaviour, 162, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quickie well done: no evidence of physiological costs in the development race of Lucilia sericata necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Physiological Entomology, 45 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing death together: heterospecific aggregations of blowfly larvae evince mutual benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Komo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Behavioral Ecology, 30 (4), pp.1113-1122. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arz059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maggot, the ethologist and the forensic entomologist: Sociality and thermoregulation in necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective exodigestion favours blow fly colonization and development on fresh carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Scanvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature: the weak point of forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of legal medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, International journal of legal medicine, 133, pp.633-639. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-018-1898-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in necrophagous Diptera larvae: interspecific effect of cues left behind by maggots and implications in their aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21316-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les larves de diptères nécrophages en entomologie médico-légale : une histoire de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Médecine/Sciences, 33 (8-9), pp.779-783. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173308024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-species aggregations in arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme D. Ruxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 26 (1), pp.2-19. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of necrophagous insects as evidence of cadaver relocation: myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PeerJ, 5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To eat or get heat: Behavioral trade-offs between thermoregulation and feeding in gregarious necrophagous larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Podhorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borkovcova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Insect science, 25 (5), pp.883-893. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific shared collective decision-making in two forensically important species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the Royal Society B: Biological Sciences, 283 (1824), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2015.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in gregarious dipteran larvae: evidence of species-specific temperature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entomologia Experimentalis et Applicata, 160 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology and ecology of Necrodes littoralis, a species of forensic interest in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Journal of Legal Medicine, 130, pp.273-280. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-015-1253-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Dermestidae, a family of Coleopteran scavengers associated with skeletonized corpses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do necrophagous blowflies (diptera: calliphoridae) lay their eggs in wounds? Experimental data and implications for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Depeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic science international, 253, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des Dermestidae, une famille de Coléoptères nécrophages associée aux cadavres squelettisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales de la Société Entomologique de France, 51 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2015.1096751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation into the colonization of concealed cadavers by necrophagous blowflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Insect Science, 15 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/iev129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first insight into the scanning behaviour of the presocial blow fly larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Betremieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Physiological Entomology, 40 (4), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phen.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Lucilia sericata (Diptera Calliphoridae) larval development on rat cadavers: effects of climate and chemical contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forensic Science International, 253, pp.125-130. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of household products on calliphoridae larvae development: implication for forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Aubernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of forensic sciences, 60 (1), pp.226-232. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of larder beetles (Coleoptera: Dermestidae) to deflesh human jaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Becart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of larder beetles (Coleoptera: Dermestidae) on human cadavers: a review of 81 forensic cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (6), pp.1021-1030. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00414-013-0945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température rectale post-mortem en environnement thermique variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Hedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.61 - 65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForenSeek: un programme de simulation du développement des insectes nécrophages dédié à l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildąs Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2008.10697575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavres et scènes de crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'exposition "Au Musée, les Insectes", Musée du Quai Branly, Paris (sur invitation).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de modélisation multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la température d’un corps par automates cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation in P. Terraenovae aggregations, an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Laboratory Studies to Court Evidence: Challenges in Forensic Entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, pp.245, 2021, 978-3-0365-1708-7. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-1707-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils peuplent les morts : approche entomologique médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, pp.93, 2021, 978-2-84975-670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes, cadavre & scène de crime. Principes et applications de l’entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.262, 2014, 978-2-8041-8495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entomologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauthier, Jean-Pol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-2145-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jennifer Vonk; Todd Shackelford; Caroline Leuchtenberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-319-47829-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_681-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic entomology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomberlin, Jeffery Keith; Benbow, M. Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Entomology: International Dimensions and Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2015, 978-1-4665-7240-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectes nécrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delabarde, Tania; Ludes, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d’anthropologie médico-légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2014, 978-2-7472-2061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage des défunts : les enjeux sanitaires d’une nouvelle pratique funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis sur l’évaluation du risque relatif à l’enfouissement de cadavres issus d’animaux d’élevage et/ou de la faune sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Decors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0011, Anses. 2022, 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la biologie des insectes nécrophages et application à l'expertise en entomologie médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Charabidzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université du Droit et de la Santé - Lille II, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008LIL2S024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58EDC42A"/>
+    <w:nsid w:val="C64B9B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-charabidze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-1956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130018023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nb52122995494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831398v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubernon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04062109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trumbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Grzywacz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Benbow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Komo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Carlo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02462-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;n-Vega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070648" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gruszka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krystkowiak-Kowalska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Fratczak-Lagiewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra-Bielewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry H&#233;douin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.05.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1898-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21316-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme D. Ruxton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gosselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3506" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Podhorna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borkovcova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2676" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2Z0GF69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquerault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-015-1253-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosenbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Depeme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Devigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX4635B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rosenbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1096751" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Betremieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHSQWG83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HFG1KLS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charabidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hedouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.10.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0945-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gild&#261;s Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bourel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2008.10697575" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00391961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Vega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1707-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_681-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03992644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mialet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIL2S024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-charabidze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-1956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130018023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nb52122995494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831398v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubernon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04062109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavieille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12614" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;n-Vega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03335960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Trumbo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Grzywacz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Benbow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Komo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Carlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02462-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gruszka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krystkowiak-Kowalska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Fratczak-Lagiewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madra-Bielewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2018.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry H&#233;douin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.05.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1898-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21316-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme D. Ruxton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gosselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3506" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Podhorna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borkovcova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2676" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12468" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2Z0GF69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquerault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-015-1253-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosenbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Depeme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Devigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX4635B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rosenbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1096751" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Betremieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHSQWG83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04262812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4HFG1KLS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charabidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hedouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.10.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0945-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gild&#261;s Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bourel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2008.10697575" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00391961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin-Vega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-1707-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_681-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03992644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mialet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIL2S024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>