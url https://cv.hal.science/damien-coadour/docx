--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,1290 +126,1290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
+                <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire l3, Jun 2025, Frégus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303248v1</w:t>
+                <w:t xml:space="preserve">hal-05456415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Transfer and Risks of Knowledge Leakages Through Training Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Atelier D - Nos pratiques de l'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bellais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Pré-colloque QPES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, IMT Atlantique, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975094v1</w:t>
+                <w:t xml:space="preserve">hal-04029774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des ingénieurs au transfert de technologie : entre dimensions professionnelles et dimensions culturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuing Education for Technology Transfer : Time matters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morace</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01975109v1</w:t>
+              <w:t xml:space="preserve">SEFI 2017 : 45th SEFI annual conference - Education Excellence For Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal. pp.280 - 291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethos professionnel et professionnalisation : le cas de formateurs occasionnels en entreprise dans le cadre de transferts de technologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864133v1</w:t>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology transfers in complex systems: An assessment of risks associated with training and knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bellais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Economics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Sciences Po Grenoble; ENSTA Bretagne, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in industrial project for the IGIP-SEFI 2010 Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGIP-SEFI 2010. Diversity unifies. Diversity in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Sep 2010, Trnava, Slovakia. pp. 518-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05456415v1</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.128-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier D - Nos pratiques de l'alternance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology Transfer and Risks of Knowledge Leakages Through Training Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bellais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-colloque QPES 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04029774v1</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (N°spécial), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068539ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing Education for Technology Transfer : Time matters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Former des ingénieurs au transfert de technologie : entre dimensions professionnelles et dimensions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2017 : 45th SEFI annual conference - Education Excellence For Sustainable Development</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01630088v1</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 47 (n° 2), pp. 113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.047.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ethos professionnel et professionnalisation : le cas de formateurs occasionnels en entreprise dans le cadre de transferts de technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
-[...321 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 32, pp. 81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.032.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00543172v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1427,64 +1427,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret RIIME de recommandations et de bonnes pratiques. Pour mieux former les ingénieurs aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,77 +1691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur des organisations dédiées à l’innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,64 +1841,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers’ Competence Building for Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire du sens autour d’une activité occasionnelle de formation : le cas des ingénieurs dans les transferts de technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CNAM1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2135,51 +2135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4A2632B"/>
+    <w:nsid w:val="6640BB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-coadour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193052814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068539ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00864133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csizmadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01315965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-coadour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193052814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068539ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00864133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csizmadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01315965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>