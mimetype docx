--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -126,1290 +126,1290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
+                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frances</w:t>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Coadour</w:t>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.128-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456415v1</w:t>
+                <w:t xml:space="preserve">hal-05303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier D - Nos pratiques de l'alternance</w:t>
+                <w:t xml:space="preserve">Former des ingénieurs au transfert de technologie : entre dimensions professionnelles et dimensions culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Adam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-colloque QPES 2019</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 47 (n° 2), pp. 113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.047.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029774v1</w:t>
+                <w:t xml:space="preserve">hal-01975109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing Education for Technology Transfer : Time matters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morace</w:t>
+                <w:t xml:space="preserve">Technology Transfer and Risks of Knowledge Leakages Through Training Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
+                <w:t xml:space="preserve">Renaud Bellais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2017 : 45th SEFI annual conference - Education Excellence For Sustainable Development</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01630088v1</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (N°spécial), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068539ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethos professionnel et professionnalisation : le cas de formateurs occasionnels en entreprise dans le cadre de transferts de technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Kövesi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 32, pp. 81-95. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.032.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
-[...399 lines deleted...]
-                <w:t xml:space="preserve">hal-00543172v1</w:t>
+                <w:t xml:space="preserve">hal-00864133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05303248v1</w:t>
+              <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire l3, Jun 2025, Frégus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Transfer and Risks of Knowledge Leakages Through Training Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atelier D - Nos pratiques de l'alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bellais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01975094v1</w:t>
+              <w:t xml:space="preserve">Pré-colloque QPES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, IMT Atlantique, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des ingénieurs au transfert de technologie : entre dimensions professionnelles et dimensions culturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Continuing Education for Technology Transfer : Time matters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01975109v1</w:t>
+              <w:t xml:space="preserve">SEFI 2017 : 45th SEFI annual conference - Education Excellence For Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal. pp.280 - 291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethos professionnel et professionnalisation : le cas de formateurs occasionnels en entreprise dans le cadre de transferts de technologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology transfers in complex systems: An assessment of risks associated with training and knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bellais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Economics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Sciences Po Grenoble; ENSTA Bretagne, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00864133v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in industrial project for the IGIP-SEFI 2010 Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGIP-SEFI 2010. Diversity unifies. Diversity in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Sep 2010, Trnava, Slovakia. pp. 518-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1427,64 +1427,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret RIIME de recommandations et de bonnes pratiques. Pour mieux former les ingénieurs aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,77 +1691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur des organisations dédiées à l’innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,64 +1841,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers’ Competence Building for Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire du sens autour d’une activité occasionnelle de formation : le cas des ingénieurs dans les transferts de technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CNAM1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2135,51 +2135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6640BB93"/>
+    <w:nsid w:val="99231DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-coadour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193052814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068539ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00864133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csizmadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01315965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-coadour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193052814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068539ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00864133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csizmadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01315965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>