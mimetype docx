--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -126,1290 +126,1290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
+                <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire l3, Jun 2025, Frégus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303248v1</w:t>
+                <w:t xml:space="preserve">hal-05456415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des ingénieurs au transfert de technologie : entre dimensions professionnelles et dimensions culturelles</w:t>
+                <w:t xml:space="preserve">Atelier D - Nos pratiques de l'alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morace</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Pré-colloque QPES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, IMT Atlantique, ENSTA Bretagne, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975109v1</w:t>
+                <w:t xml:space="preserve">hal-04029774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Transfer and Risks of Knowledge Leakages Through Training Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Continuing Education for Technology Transfer : Time matters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gourvès-Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bellais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01975094v1</w:t>
+              <w:t xml:space="preserve">SEFI 2017 : 45th SEFI annual conference - Education Excellence For Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Terceira Island, Azores, Portugal. pp.280 - 291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethos professionnel et professionnalisation : le cas de formateurs occasionnels en entreprise dans le cadre de transferts de technologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemaître</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDHEC Business School, Jun 2016, Nice, France. pp. 119-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the educational practice to the new forms of Business and Enterprise innovation: A case study of the maritime industry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864133v1</w:t>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EISTA 2016. 14th International Conference on Education and Information Systems, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology transfers in complex systems: An assessment of risks associated with training and knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bellais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Economics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE); Sciences Po Grenoble; ENSTA Bretagne, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in industrial project for the IGIP-SEFI 2010 Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGIP-SEFI 2010. Diversity unifies. Diversity in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Sep 2010, Trnava, Slovakia. pp. 518-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we play at making weapons? Ethno-ergonomics of the 24 Hours of Innovation Special Forces Edition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comprendre l’innovation dans l’industrie pour penser la formation en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'été de l'IPP</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05456415v1</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.128-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier D - Nos pratiques de l'alternance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology Transfer and Risks of Knowledge Leakages Through Training Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
+                <w:t xml:space="preserve">Josselin Droff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bellais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-colloque QPES 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04029774v1</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (N°spécial), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068539ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing Education for Technology Transfer : Time matters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Former des ingénieurs au transfert de technologie : entre dimensions professionnelles et dimensions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2017 : 45th SEFI annual conference - Education Excellence For Sustainable Development</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01630088v1</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 47 (n° 2), pp. 113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.047.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting engineering training to the new challenges of a fast-changing innovative working environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethos professionnel et professionnalisation : le cas de formateurs occasionnels en entreprise dans le cadre de transferts de technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiNEB 2016. Educational Innovation in Economics and Business Conference</w:t>
-[...321 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 32, pp. 81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.032.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00543172v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1427,64 +1427,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret RIIME de recommandations et de bonnes pratiques. Pour mieux former les ingénieurs aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Grövel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,77 +1691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur des organisations dédiées à l’innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,64 +1841,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers’ Competence Building for Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire du sens autour d’une activité occasionnelle de formation : le cas des ingénieurs dans les transferts de technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CNAM1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2135,51 +2135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99231DA6"/>
+    <w:nsid w:val="AEEECF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-coadour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193052814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068539ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00864133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csizmadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01315965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-coadour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193052814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01170314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Droff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bellais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068539ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01975109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00864133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.032.0081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04030063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dutoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pham Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csizmadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01765069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csizmadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01315965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>