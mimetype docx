--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -472,425 +472,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
+                <w:t xml:space="preserve">Understanding the nanoscale adhesion forces between the fungal pathogen Candida albicans and antimicrobial zinc-based layered double hydroxides using single-cell and single-particle force spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavian Besson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 703, pp.135409. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.1171-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR06027F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794280v2</w:t>
+                <w:t xml:space="preserve">hal-04443296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dehydration mechanism of Na and K birnessites: a comprehensive multitechnique study</w:t>
+                <w:t xml:space="preserve">The role of iron(II) excess and phosphate to synthesize hydroxychloride green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Cornu</w:t>
+                <w:t xml:space="preserve">Mohamed Ounacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pérez Ramírez</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Durand</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Gallet</w:t>
+                <w:t xml:space="preserve">Flavian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (23), pp.9952-9963. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 703, pp.135409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt00588k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.135409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794271v1</w:t>
+                <w:t xml:space="preserve">hal-04794280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nanoscale adhesion forces between the fungal pathogen Candida albicans and antimicrobial zinc-based layered double hydroxides using single-cell and single-particle force spectroscopies</w:t>
+                <w:t xml:space="preserve">The dehydration mechanism of Na and K birnessites: a comprehensive multitechnique study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazia Awassa</w:t>
+                <w:t xml:space="preserve">E. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Soulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Cornu</w:t>
+                <w:t xml:space="preserve">L. Pérez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-J. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (3), pp.1171-1184. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (23), pp.9952-9963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR06027F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00588k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443296v1</w:t>
+                <w:t xml:space="preserve">hal-04794271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and efficient chromium(VI) extraction by colloidal Mg/Al layered double hydroxide nanoparticles</w:t>
               </w:r>
@@ -997,90 +997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 305, pp.122631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,103 +1248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,90 +1378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,103 +1495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216, pp.106369. </w:t>
@@ -2323,51 +2323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide based on Mn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,103 +2435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divalent metal release and antibacterial effects of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
@@ -2681,103 +2681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the physico-chemical parameters that influence the dissolution of antimicrobial layered double hydroxides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème colloque annuel du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
@@ -2978,51 +2978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a New Monometallic Manganese Layered Double Hydroxide with Unique Redox Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7637A942"/>
+    <w:nsid w:val="6F1F24CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4426-2128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166999202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fezraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hebrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir&#8197;daou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herledan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY02604D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00217F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53624F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211171t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4426-2128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166999202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fezraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hebrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir&#8197;daou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herledan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY02604D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00217F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53624F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211171t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>