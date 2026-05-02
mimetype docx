--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -978,940 +978,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457736v1</w:t>
+                <w:t xml:space="preserve">hal-03467360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new monometallic layered double hydroxide using manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (31), pp.11787-11796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2dt01835g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can pH drop while adding NaOH? Formation and transformation of Mn4(OH)6SO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.122631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705956v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
+                <w:t xml:space="preserve">Understanding the Role of Surface Interactions in the Antibacterial Activity of Layered Double Hydroxide Nanoparticles by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR02395D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707352v1</w:t>
+                <w:t xml:space="preserve">hal-03705956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent metal release and antimicrobial effects of layered double hydroxides</w:t>
+                <w:t xml:space="preserve">Direct contact, dissolution and generation of reactive oxygen species: How to optimize the antibacterial effects of layered double hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.106369. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467360v1</w:t>
+                <w:t xml:space="preserve">hal-03707352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Water on the Activity of Magnesium Silicate for Transesterification Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of acid–base properties of Mg-based catalysts on transesterification: role of magnesium silicate hydrate formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longfei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Mounir daou</w:t>
+                <w:t xml:space="preserve">Maya Mounir Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Domingos</w:t>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Herledan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.2399 - 2407. </w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.1701-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CY02604D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652012v1</w:t>
+                <w:t xml:space="preserve">hal-01547299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of acid–base properties of Mg-based catalysts on transesterification: role of magnesium silicate hydrate formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Water on the Activity of Magnesium Silicate for Transesterification Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longfei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Mounir Daou</w:t>
+                <w:t xml:space="preserve">Maya Mounir daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
+                <w:t xml:space="preserve">Cyril Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
+                <w:t xml:space="preserve">Virginie Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (8), pp.1701-1712. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2399 - 2407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CY02604D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547299v1</w:t>
+                <w:t xml:space="preserve">hal-01652012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between the basicity of a surface and its ability to catalyze transesterification in liquid and gas phases: the case of MgO</w:t>
               </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lauron-Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (45), pp.19870-19878. </w:t>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lauron-Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,77 +2336,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2720,51 +2720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2991,77 +2991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3276,51 +3276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F1F24CD"/>
+    <w:nsid w:val="0457347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4426-2128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166999202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fezraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hebrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir&#8197;daou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herledan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY02604D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00217F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53624F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211171t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cornu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4426-2128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166999202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sdiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ounacer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2026.108518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fezraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hebrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR06027F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794280v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ounacer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00588k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03805630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01835g" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122631" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02395D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112623" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longfei Lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY02604D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir&#8197;daou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herledan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laugel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00217F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53624F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211171t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Awassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soul&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03773955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>