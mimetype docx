--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -187,161 +187,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
+                <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Eloïse Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Combes</w:t>
+                <w:t xml:space="preserve">Chloé Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449019v1</w:t>
+                <w:t xml:space="preserve">hal-05172289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
               </w:r>
@@ -379,371 +379,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baranton</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Begue</w:t>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172289v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter comparative study of Enterocytozoon bieneusi DNA extraction methods from stool samples, and mechanical pretreatment protocols evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,429 +1259,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+                <w:t xml:space="preserve">Interactions between free-living amoebae and Cryptosporidium parvum: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Marion Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Arnaud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2023033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+                <w:t xml:space="preserve">hal-04185584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between free-living amoebae and Cryptosporidium parvum: an experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Genty</w:t>
+                <w:t xml:space="preserve">Development of an Oral Liquid Formulation of Nicardipine Hydrochloride Compounded with Simple Excipients for the Treatment of Pediatric Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2023033⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185584v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Oral Liquid Formulation of Nicardipine Hydrochloride Compounded with Simple Excipients for the Treatment of Pediatric Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Pereira</w:t>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.446. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149035v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitudes and practices of French university students towards COVID-19 prevention—are health students better?</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0287716. </w:t>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saprochaete clavata Chorioretinitis in a Post-chemotherapy Immunocompromised 9-Year-Old Child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goupillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,295 +1929,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidiosis outbreak in Amazonia, French Guiana, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cotrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.e0010068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859494v1</w:t>
+                <w:t xml:space="preserve">hal-03678998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiosis outbreak in Amazonia, French Guiana, 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Menu</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Jérôme Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cotrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.e0010068. </w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678998v1</w:t>
+                <w:t xml:space="preserve">hal-03859494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
@@ -2331,3682 +2331,3682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre François</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751896v1</w:t>
+                <w:t xml:space="preserve">hal-03390620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Infectious Cryptosporidium parvum Oocysts from Lamb’s Lettuce: CC–qPCR’s Intake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Soulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gargala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020215⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152168v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic efficacy on Cryptosporidium parvum infection of aminoxanide (RM-5061), a new amino-acid ester thiazolide prodrug of tizoxanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Stachulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182021000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinational Observational Cohort Study of COVID-19-Associated Pulmonary Aspergillosis(1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico A. F. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Nyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Vanderbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cato Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (11), pp.2892-2898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2711.211174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Antifungal Susceptibility of 182 Fusarium Species Isolates from 20 European Centers: Comparison between EUCAST and Gradient Concentration Strip Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
+                <w:t xml:space="preserve">Abdullah Al-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01495-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390620v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Seven shades of Cryptosporidium”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Crestia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Totet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238647v1</w:t>
+                <w:t xml:space="preserve">hal-03217433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Susceptibility of 182 Fusarium Species Isolates from 20 European Centers: Comparison between EUCAST and Gradient Concentration Strip Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium spp. from humans in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+                <w:t xml:space="preserve">Ambachew W Hailu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Al-Hatmi</w:t>
+                <w:t xml:space="preserve">Abraham Degarege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01495-21⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.e0253186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663470v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Seven shades of Cryptosporidium”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Totet</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e0113821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217433v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium spp. from humans in Ethiopia</w:t>
+                <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambachew W Hailu</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Degarege</w:t>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venceslas Villier</w:t>
+                <w:t xml:space="preserve">Abdullah M S Al-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (6), pp.e0253186. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7040246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296102v1</w:t>
+                <w:t xml:space="preserve">hal-03184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Answer to January 2021 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (1), pp.e00390-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00390-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404538v1</w:t>
+                <w:t xml:space="preserve">hal-03238841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7040246⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184998v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to January 2021 Photo Quiz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detection of Infectious Cryptosporidium parvum Oocysts from Lamb’s Lettuce: CC–qPCR’s Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Toure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Favennec</w:t>
+                <w:t xml:space="preserve">Angélique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (1), pp.e00390-20. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00390-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238841v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Photo Quiz: A 54-Year-Old Congolese Woman with Knee Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00389-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964505v1</w:t>
+                <w:t xml:space="preserve">hal-03238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: A 54-Year-Old Congolese Woman with Knee Pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Favennec</w:t>
+                <w:t xml:space="preserve">Detection of intestinal parasites: Importance of the concentration method used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Elodie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00389-20⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.101828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238852v1</w:t>
+                <w:t xml:space="preserve">hal-03152442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of intestinal parasites: Importance of the concentration method used</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
+                <w:t xml:space="preserve">Corneal Pharmacokinetics of Voriconazole and Posaconazole following Intrastromal Injection and Posaconazole Eye Drops Instillation in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gueudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Levefre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101828⟩</w:t>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02713683.2020.1749669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152442v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneal Pharmacokinetics of Voriconazole and Posaconazole following Intrastromal Injection and Posaconazole Eye Drops Instillation in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Levefre</w:t>
+                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02713683.2020.1749669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955654v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a modified method for the detection of Cryptosporidium oocysts on spinach leaves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Houert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie La Carbona</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2020.e00097⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985218v1</w:t>
+                <w:t xml:space="preserve">hal-03097714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a modified method for the detection of Cryptosporidium oocysts on spinach leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Guy Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie La Carbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.e00097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2020.e00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086278v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Bordes</w:t>
+                <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Houert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Margot Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.57. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097714v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of Commercial Concentration Procedures for Human Intestinal Parasite Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cecile Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
+                <w:t xml:space="preserve">Jean Jacques Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t>
+              <w:t xml:space="preserve">Laboratory medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/labmed/lmy072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316576v1</w:t>
+                <w:t xml:space="preserve">hal-02316580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful treatment of Trichosporon asahii fungemia with isavuconazole in a patient with hematologic malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feugray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Feugray</w:t>
+                <w:t xml:space="preserve">Daphne Krzisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Krzisch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.2015-2018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/IDR.S211148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Commercial Concentration Procedures for Human Intestinal Parasite Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cecile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Ballet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.243-248. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/labmed/lmy072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316580v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t>
+                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Loury</w:t>
+                <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gross</w:t>
+                <w:t xml:space="preserve">Flavie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dugast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Thomas Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535539v1</w:t>
+                <w:t xml:space="preserve">hal-02295273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Puy</w:t>
+                <w:t xml:space="preserve">Pascaline Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bernard</w:t>
+                <w:t xml:space="preserve">Lise Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
+                <w:t xml:space="preserve">Florence Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02295273v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common occurrence of Cryptosporidium hominis in asymptomatic and symptomatic calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Hadji Ibrahima Diawara</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006355⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316690v1</w:t>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Common occurrence of Cryptosporidium hominis in asymptomatic and symptomatic calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Ibrahima Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.e0006355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+                <w:t xml:space="preserve">hal-02316690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,476 +6220,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427798v1</w:t>
+                <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427811v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,90 +6869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7029,51 +7029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,359 +7275,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium spp. : quels facteurs de risques de contamination du lait cru dans un contexte supposé de circulation du parasite dans les élevages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fazilleau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Étienne Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109048v1</w:t>
+                <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium spp. : quels facteurs de risques de contamination du lait cru dans un contexte supposé de circulation du parasite dans les élevages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690313v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7645,103 +7645,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic selection of Blond-Faced Manech dairy sheep for an enhanced resistance to Haemonchus contortus has no effect on Cryptosporidium spp. and Eimeria spp. natural infections in ewe lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
@@ -7770,103 +7770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidium conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
@@ -7927,51 +7927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’écologie microbienne des conduites d’eau d’units de soins dentaires du grand Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8079,51 +8079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F2BCA83"/>
+    <w:nsid w:val="87BB9C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8310,51 +8310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3418-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187114048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cavelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020446" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goupillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2022.2070502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotrel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kubina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020215" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diawara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stachulski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182021000524" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. F. Janssen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nyga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Vanderbeke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato Jacobs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ergun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2711.211174" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Normand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Hatmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01495-21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03217433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambachew W Hailu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Degarege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Villier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253186" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rottenberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00390-20" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00389-20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemeteil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elodie Anquetil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101828" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Goff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levefre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2020.1749669" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Robinson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie La Carbona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2020.e00097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Krzisch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S211148" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ballet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/labmed/lmy072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Diawara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006355" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fazilleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05512207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3418-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187114048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cavelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goupillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2022.2070502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diawara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stachulski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182021000524" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. F. Janssen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nyga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Vanderbeke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ergun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2711.211174" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Hatmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01495-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03217433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambachew W Hailu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Degarege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Villier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rottenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00390-20" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kubina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00389-20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemeteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elodie Anquetil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101828" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levefre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2020.1749669" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Robinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie La Carbona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2020.e00097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ballet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/labmed/lmy072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Krzisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S211148" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Diawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006355" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109048v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fazilleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05512207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>