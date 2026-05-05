--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -187,563 +187,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
+                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bailly</w:t>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baranton</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Begue</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172289v1</w:t>
+                <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Damiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185259v1</w:t>
+                <w:t xml:space="preserve">hal-05449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Chloé Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449019v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter comparative study of Enterocytozoon bieneusi DNA extraction methods from stool samples, and mechanical pretreatment protocols evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,217 +1259,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between free-living amoebae and Cryptosporidium parvum: an experimental study</w:t>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lefebvre</w:t>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Schapman</w:t>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Genty</w:t>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2023033⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185584v1</w:t>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Oral Liquid Formulation of Nicardipine Hydrochloride Compounded with Simple Excipients for the Treatment of Pediatric Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,210 +1478,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (2), pp.446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between free-living amoebae and Cryptosporidium parvum: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Damien Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2023033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitudes and practices of French university students towards COVID-19 prevention—are health students better?</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0287716. </w:t>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saprochaete clavata Chorioretinitis in a Post-chemotherapy Immunocompromised 9-Year-Old Child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goupillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cotrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.e0010068. </w:t>
@@ -2069,64 +2069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
@@ -2331,965 +2331,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+                <w:t xml:space="preserve">Laure Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390620v1</w:t>
+                <w:t xml:space="preserve">hal-03152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Multinational Observational Cohort Study of COVID-19-Associated Pulmonary Aspergillosis(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico A. F. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Nyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Soulieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
+                <w:t xml:space="preserve">Lore Vanderbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cato Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2892-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2711.211174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238647v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic efficacy on Cryptosporidium parvum infection of aminoxanide (RM-5061), a new amino-acid ester thiazolide prodrug of tizoxanide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Stachulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182021000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational Observational Cohort Study of COVID-19-Associated Pulmonary Aspergillosis(1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Nyga</w:t>
+                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lore Vanderbeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ergun</w:t>
+                <w:t xml:space="preserve">Louise Soulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2711.211174⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575638v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Claudel</w:t>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valeix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152180v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Susceptibility of 182 Fusarium Species Isolates from 20 European Centers: Comparison between EUCAST and Gradient Concentration Strip Methods</w:t>
+                <w:t xml:space="preserve">“Seven shades of Cryptosporidium”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Blaize</w:t>
+                <w:t xml:space="preserve">Justine Crestia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Anne Totet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01495-21⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663470v1</w:t>
+                <w:t xml:space="preserve">hal-03217433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Seven shades of Cryptosporidium”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal Susceptibility of 182 Fusarium Species Isolates from 20 European Centers: Comparison between EUCAST and Gradient Concentration Strip Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Crestia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Abdullah Al-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Totet</w:t>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01495-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217433v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of Cryptosporidium spp. from humans in Ethiopia</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Degarege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3435,77 +3435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.e0113821. </w:t>
@@ -3537,295 +3537,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Answer to January 2021 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Imbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Emmanuel Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7040246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (1), pp.e00390-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00390-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184998v1</w:t>
+                <w:t xml:space="preserve">hal-03238841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to January 2021 Photo Quiz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Toure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Favennec</w:t>
+                <w:t xml:space="preserve">Abdullah M S Al-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (1), pp.e00390-20. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00390-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7040246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238841v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
               </w:r>
@@ -3837,64 +3837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Infectious Cryptosporidium parvum Oocysts from Lamb’s Lettuce: CC–qPCR’s Intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kubina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,563 +4073,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: A 54-Year-Old Congolese Woman with Knee Pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loic Favennec</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (1), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00389-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238852v1</w:t>
+                <w:t xml:space="preserve">hal-02964505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of intestinal parasites: Importance of the concentration method used</w:t>
+                <w:t xml:space="preserve">Corneal Pharmacokinetics of Voriconazole and Posaconazole following Intrastromal Injection and Posaconazole Eye Drops Instillation in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemeteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
+                <w:t xml:space="preserve">Julie Gueudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Elodie Anquetil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Laetitia Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
+                <w:t xml:space="preserve">Sabine Levefre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.101828. </w:t>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02713683.2020.1749669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152442v1</w:t>
+                <w:t xml:space="preserve">hal-02955654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneal Pharmacokinetics of Voriconazole and Posaconazole following Intrastromal Injection and Posaconazole Eye Drops Instillation in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Levefre</w:t>
+                <w:t xml:space="preserve">Photo Quiz: A 54-Year-Old Congolese Woman with Knee Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02713683.2020.1749669⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00389-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955654v1</w:t>
+                <w:t xml:space="preserve">hal-03238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Detection of intestinal parasites: Importance of the concentration method used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Elodie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.101828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964505v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
               </w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,77 +4749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a modified method for the detection of Cryptosporidium oocysts on spinach leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kubina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,77 +4883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,429 +5011,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Commercial Concentration Procedures for Human Intestinal Parasite Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Ballet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Anne Cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/labmed/lmy072⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316580v1</w:t>
+                <w:t xml:space="preserve">hal-02316576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of Trichosporon asahii fungemia with isavuconazole in a patient with hematologic malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Feugray</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of Commercial Concentration Procedures for Human Intestinal Parasite Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Krzisch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
+                <w:t xml:space="preserve">Jean Jacques Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IDR.S211148⟩</w:t>
+              <w:t xml:space="preserve">Laboratory medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/labmed/lmy072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316531v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+                <w:t xml:space="preserve">Successful treatment of Trichosporon asahii fungemia with isavuconazole in a patient with hematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feugray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cecile Normand</w:t>
+                <w:t xml:space="preserve">Daphne Krzisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
+                <w:t xml:space="preserve">Marion Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t>
+              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.2015-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/IDR.S211148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316576v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
               </w:r>
@@ -5682,90 +5682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5828,103 +5828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common occurrence of Cryptosporidium hominis in asymptomatic and symptomatic calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Ibrahima Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemeteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (3), pp.e0006355. </w:t>
@@ -5962,51 +5962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,51 +6226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,51 +6360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,51 +6515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6606,51 +6606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6908,51 +6908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7029,51 +7029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,77 +7281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7514,64 +7514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fazilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,64 +7671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7796,64 +7796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7927,51 +7927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’écologie microbienne des conduites d’eau d’units de soins dentaires du grand Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8079,51 +8079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87BB9C1C"/>
+    <w:nsid w:val="A2EFEC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8310,51 +8310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3418-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187114048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cavelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020446" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goupillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2022.2070502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diawara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stachulski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182021000524" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. F. Janssen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nyga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Vanderbeke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ergun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2711.211174" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Hatmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01495-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03217433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambachew W Hailu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Degarege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Villier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rottenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00390-20" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kubina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00389-20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemeteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elodie Anquetil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101828" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levefre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2020.1749669" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Robinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie La Carbona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2020.e00097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ballet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/labmed/lmy072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Krzisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S211148" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Diawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006355" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109048v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fazilleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05512207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3418-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187114048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cavelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goupillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2022.2070502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. F. Janssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nyga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Vanderbeke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ergun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2711.211174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diawara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stachulski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182021000524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03217433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Normand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Hatmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01495-21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambachew W Hailu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Degarege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Villier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rottenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00390-20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kubina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levefre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2020.1749669" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00389-20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemeteil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elodie Anquetil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101828" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Robinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie La Carbona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2020.e00097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ballet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/labmed/lmy072" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Krzisch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S211148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Diawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006355" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109048v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fazilleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05512207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>