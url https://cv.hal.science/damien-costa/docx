--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -455,429 +455,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bailly</w:t>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baranton</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Begue</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172289v1</w:t>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+                <w:t xml:space="preserve">Performance of 30 protocol combinations for the detection of Cryptosporidium parvum in stool samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Eloïse Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Falci</w:t>
+                <w:t xml:space="preserve">Chloé Baranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Barth</w:t>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Immunology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.368-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmii.2025.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+                <w:t xml:space="preserve">hal-05172289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and microbiological stability of 40 mg/mL amiodarone hydrochloride oral suspension</w:t>
               </w:r>
@@ -1929,1769 +1929,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiosis outbreak in Amazonia, French Guiana, 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Menu</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Jérôme Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cotrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.e0010068. </w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678998v1</w:t>
+                <w:t xml:space="preserve">hal-03859494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Cryptosporidiosis outbreak in Amazonia, French Guiana, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cotrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.e0010068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859494v1</w:t>
+                <w:t xml:space="preserve">hal-03678998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Next-Generation Sequencing Applied to Cryptosporidium parvum and Cryptosporidium hominis Epidemiological Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Yannis Duffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Nadège Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11080938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+                <w:t xml:space="preserve">hal-05620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Claudel</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valeix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152180v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational Observational Cohort Study of COVID-19-Associated Pulmonary Aspergillosis(1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic efficacy on Cryptosporidium parvum infection of aminoxanide (RM-5061), a new amino-acid ester thiazolide prodrug of tizoxanide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico A. F. Janssen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ergun</w:t>
+                <w:t xml:space="preserve">Andrew Stachulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2711.211174⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182021000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575638v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic efficacy on Cryptosporidium parvum infection of aminoxanide (RM-5061), a new amino-acid ester thiazolide prodrug of tizoxanide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multinational Observational Cohort Study of COVID-19-Associated Pulmonary Aspergillosis(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico A. F. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Nyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Vanderbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cato Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Diawara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Mehmet Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182021000524⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2892-2898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2711.211174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238731v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Eleven Mechanical Pretreatment Protocols for Cryptosporidium parvum DNA Extraction from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238647v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+                <w:t xml:space="preserve">Comparative Performance of Eight PCR Methods to Detect Cryptosporidium Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Louise Soulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10060647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390620v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Seven shades of Cryptosporidium”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Crestia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Totet</w:t>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217433v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Susceptibility of 182 Fusarium Species Isolates from 20 European Centers: Comparison between EUCAST and Gradient Concentration Strip Methods</w:t>
+                <w:t xml:space="preserve">“Seven shades of Cryptosporidium”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Blaize</w:t>
+                <w:t xml:space="preserve">Justine Crestia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Anne Totet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01495-21⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663470v1</w:t>
+                <w:t xml:space="preserve">hal-03217433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium spp. from humans in Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal Susceptibility of 182 Fusarium Species Isolates from 20 European Centers: Comparison between EUCAST and Gradient Concentration Strip Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambachew W Hailu</w:t>
+                <w:t xml:space="preserve">Abdullah Al-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Degarege</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Venceslas Villier</w:t>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253186⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01495-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296102v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium spp. from humans in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambachew W Hailu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Degarege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Haileeyesus Adamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.e0253186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404538v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to January 2021 Photo Quiz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+                <w:t xml:space="preserve">COVID-19-Associated Pulmonary Aspergillosis, Fungemia, and Pneumocystosis in the Intensive Care Unit: a Retrospective Multicenter Observational Cohort during the First French Pandemic Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Toure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Favennec</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (1), pp.e00390-20. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.e0113821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00390-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/Spectrum.01138-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238841v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah M S Al-Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (4), pp.246. </w:t>
@@ -3805,3334 +3805,3468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Answer to January 2021 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre François</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
+                <w:t xml:space="preserve">Emmanuel Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (1), pp.e00390-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00390-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751896v1</w:t>
+                <w:t xml:space="preserve">hal-03238841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Infectious Cryptosporidium parvum Oocysts from Lamb’s Lettuce: CC–qPCR’s Intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kubina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rousseau</w:t>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020215⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152168v1</w:t>
+                <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+                <w:t xml:space="preserve">Detection of Infectious Cryptosporidium parvum Oocysts from Lamb’s Lettuce: CC–qPCR’s Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kubina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964505v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneal Pharmacokinetics of Voriconazole and Posaconazole following Intrastromal Injection and Posaconazole Eye Drops Instillation in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Levefre</w:t>
+                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02713683.2020.1749669⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955654v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: A 54-Year-Old Congolese Woman with Knee Pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Favennec</w:t>
+                <w:t xml:space="preserve">Corneal Pharmacokinetics of Voriconazole and Posaconazole following Intrastromal Injection and Posaconazole Eye Drops Instillation in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gueudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Levefre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00389-20⟩</w:t>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02713683.2020.1749669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238852v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of intestinal parasites: Importance of the concentration method used</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
+                <w:t xml:space="preserve">Photo Quiz: A 54-Year-Old Congolese Woman with Knee Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00389-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152442v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of intestinal parasites: Importance of the concentration method used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bordes</w:t>
+                <w:t xml:space="preserve">Laure-Elodie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Houert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020054⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.101828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2020.101828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097714v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a modified method for the detection of Cryptosporidium oocysts on spinach leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kubina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie La Carbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.e00097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fawpar.2020.e00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Cryptosporidiosis in France from 2017 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8091358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+                <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cecile Normand</w:t>
+                <w:t xml:space="preserve">Pauline Houert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
+                <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316576v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Commercial Concentration Procedures for Human Intestinal Parasite Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Ballet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Anne Cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/labmed/lmy072⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316580v1</w:t>
+                <w:t xml:space="preserve">hal-02316576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of Trichosporon asahii fungemia with isavuconazole in a patient with hematologic malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Feugray</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of Commercial Concentration Procedures for Human Intestinal Parasite Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Krzisch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gargala</w:t>
+                <w:t xml:space="preserve">Jean Jacques Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IDR.S211148⟩</w:t>
+              <w:t xml:space="preserve">Laboratory medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/labmed/lmy072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316531v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful treatment of Trichosporon asahii fungemia with isavuconazole in a patient with hematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feugray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Juin</w:t>
+                <w:t xml:space="preserve">Daphne Krzisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Perrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
+                <w:t xml:space="preserve">Marion Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
+              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.2015-2018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IDR.S211148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295273v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-biofilm activity of a semi-synthetic molecule obtained from resveratrol against Candida albicans biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Loury</w:t>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gross</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Marie Laure Mollichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myz087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04535539v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common occurrence of Cryptosporidium hominis in asymptomatic and symptomatic calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.e0006355. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316690v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common occurrence of Cryptosporidium hominis in asymptomatic and symptomatic calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Ibrahima Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemeteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.e0006355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661075v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic Plasmodium ovale concurrent with mixed Plasmodium falciparum and Plasmodium malariae infection in two children from Central African Republic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Bichara</w:t>
+                <w:t xml:space="preserve">Benjamin Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flahaut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-1979-5⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316787v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic Plasmodium ovale concurrent with mixed Plasmodium falciparum and Plasmodium malariae infection in two children from Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gravouil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-1979-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427811v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+                <w:t xml:space="preserve">Occurrence and diversity of both bacterial and fungal communities in dental unit waterlines subjected to disinfectants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftw094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427787v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of dental unit waterlines disinfectants on a polymicrobial biofilm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.49-61. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427798v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungi, Water Supply and Biofilms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/5584_2016_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01427407v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Barbot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.05.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2049-632X.12127⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166946v1</w:t>
+                <w:t xml:space="preserve">hal-01427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of dental unit disinfectants against Candida spp. and Hartmannella vermiformis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guerineau</w:t>
+                <w:t xml:space="preserve">Vanessa Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636060v1</w:t>
+                <w:t xml:space="preserve">hal-01166946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Promising results of cranberry in the prevention of oral Candida biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.432 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2049-632X.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are dentists enough aware of infectious risk associated with dental unit waterlines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (1), pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7142,768 +7276,768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium spp. : quels facteurs de risques de contamination du lait cru dans un contexte supposé de circulation du parasite dans les élevages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630304v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium spp. : quels facteurs de risques de contamination du lait cru dans un contexte supposé de circulation du parasite dans les élevages ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109048v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic selection of Blond-Faced Manech dairy sheep for an enhanced resistance to Haemonchus contortus has no effect on Cryptosporidium spp. and Eimeria spp. natural infections in ewe lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Cryptosporidium infections in ewes and lambs are a source of environmental contamination with zoonotic genotypes of Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vial-Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidium conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7913,105 +8047,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’écologie microbienne des conduites d’eau d’units de soins dentaires du grand Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05512207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8079,51 +8213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2EFEC2C"/>
+    <w:nsid w:val="F58FA54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8310,51 +8444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3418-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187114048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cavelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goupillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2022.2070502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. F. Janssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nyga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Vanderbeke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ergun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2711.211174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diawara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stachulski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182021000524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03217433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Normand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Hatmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01495-21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambachew W Hailu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Degarege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Villier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rottenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00390-20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kubina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levefre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2020.1749669" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00389-20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemeteil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elodie Anquetil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101828" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Robinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie La Carbona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2020.e00097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ballet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/labmed/lmy072" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Krzisch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S211148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Diawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006355" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109048v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fazilleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05512207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-costa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3418-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187114048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baranton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmii.2025.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cavelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gond&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae299" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Genty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goupillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rouzaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2022.2070502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotrel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05620370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Duffourd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grangier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080938" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Diawara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stachulski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182021000524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03575638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico A. F. Janssen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nyga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Vanderbeke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato Jacobs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ergun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2711.211174" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Claudel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020297" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Soulieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060647" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03217433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Crestia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Normand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Hatmi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01495-21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambachew W Hailu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Degarege" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haileeyesus Adamu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Villier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253186" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03404538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.01138-21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rottenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00390-20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kubina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020215" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Goff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Levefre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2020.1749669" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00389-20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemeteil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elodie Anquetil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2020.101828" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Robinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie La Carbona" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2020.e00097" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vannier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091358" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097714v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316580v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ballet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/labmed/lmy072" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feugray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Krzisch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S211148" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mollichella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz087" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Diawara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006355" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftw094" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-703KWC1Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2016_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636060v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guerineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12168" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934589v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bousseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fazilleau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04630304v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632594v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05512207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>