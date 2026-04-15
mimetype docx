--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -2145,259 +2145,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01296572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Template Attack Against VERIFY PIN Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lsbonne, Portugal. pp.231 - 238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005955102310238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405776v1</w:t>
+                <w:t xml:space="preserve">hal-01383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Computing with Runtime Code Generation on Resource-Constrained Embedded Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop On Approximate Computing (WAPCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01296569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2435,187 +2444,178 @@
               <w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01271252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Template Attack Against VERIFY PIN Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+                <w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ressi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005955102310238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383143v1</w:t>
+                <w:t xml:space="preserve">hal-01405776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the Limits of Online Auto-tuning: Machine Code Optimization in Short-Running Kernels</w:t>
               </w:r>
@@ -2690,295 +2690,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-optimisation using runtime code generation for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t>
+              <w:t xml:space="preserve"> International Conference on Distributed Computing and Networking (ICDCN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2833312.2849557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01372223v1</w:t>
+                <w:t xml:space="preserve">cea-01296568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimisation using runtime code generation for wireless sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Distributed Computing and Networking (ICDCN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2833312.2849557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01296568v1</w:t>
+                <w:t xml:space="preserve">emse-01372223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-optimisation using runtime code generation for Wireless Sensor Networks Internet-of-Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,338 +3902,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Analysis of Haptic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Real-Time Simulator for Virtual Reality conceived around Haptic Hard Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.57-60</w:t>
+              <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439415v1</w:t>
+                <w:t xml:space="preserve">hal-00439424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Simulator for Virtual Reality conceived around Haptic Hard Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Castet</w:t>
+                <w:t xml:space="preserve">Perception of Virtual Multisensory Mobile Objects: Wandering around the Enactive Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile O'Modhrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439424v1</w:t>
+                <w:t xml:space="preserve">hal-00439421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Virtual Multisensory Mobile Objects: Wandering around the Enactive Assumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+                <w:t xml:space="preserve">Functional Analysis of Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.153-156</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439421v1</w:t>
+                <w:t xml:space="preserve">hal-00439415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergotic Sounds: A New Way to Improve Playability, Believability and Presence of Digital Musical Instruments</w:t>
               </w:r>
@@ -4321,230 +4321,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Haptic Perception of Object Elasticity in a Virtual Squeezing Event</w:t>
+                <w:t xml:space="preserve">Effect of stiffness on tapping performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2006 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.47</w:t>
+              <w:t xml:space="preserve">Haptics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Arlington, United States. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484468v1</w:t>
+                <w:t xml:space="preserve">hal-00910634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stiffness on tapping performance</w:t>
+                <w:t xml:space="preserve">Visual and Haptic Perception of Object Elasticity in a Virtual Squeezing Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Arlington, United States. pp.65-72</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2006 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910634v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
               </w:r>
@@ -5545,316 +5545,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact interaction</w:t>
+                <w:t xml:space="preserve">Mechanical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Juan Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.55-56, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.194-196, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978955v1</w:t>
+                <w:t xml:space="preserve">hal-00978979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture</w:t>
+                <w:t xml:space="preserve">Haptic Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enaction adn enactive interfaces : a handbook of terms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.201-203, 2007</w:t>
+              <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.126-127, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978981v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Board</w:t>
+                <w:t xml:space="preserve">Motion capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.126-127, 2007</w:t>
+              <w:t xml:space="preserve">Enaction adn enactive interfaces : a handbook of terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.201-203, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978962v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical impedance</w:t>
+                <w:t xml:space="preserve">Contact interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Juan Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.194-196, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.55-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978979v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobot</w:t>
               </w:r>
@@ -6194,51 +6194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3276507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605072v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210903359187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Recoules" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04215728v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tollec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2023/isbn.978-3-85448-060-0_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03690200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774685" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01490735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3031836.3031842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Endo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693433.2693440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile O'Modhrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2008.107" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439424v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Jansson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01893469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978962v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3276507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605072v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210903359187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Recoules" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04215728v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tollec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2023/isbn.978-3-85448-060-0_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03690200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774685" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01490735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3031836.3031842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Endo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693433.2693440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile O'Modhrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2008.107" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Jansson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01893469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>