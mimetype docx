--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -774,3400 +774,3387 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Robust Reachability Constraints</w:t>
+                <w:t xml:space="preserve">Synthesis of RTL-based Characterization Programs for Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Sellami</w:t>
+                <w:t xml:space="preserve">Jonah Alle Monne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girol</w:t>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Recoules</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ACM Symposium on Principles of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Washinghton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477919v1</w:t>
+                <w:t xml:space="preserve">hal-05584148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µArchiFI: Formal modeling and verification strategies for microarchitetural fault injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference of Robust Reachability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tollec</w:t>
+                <w:t xml:space="preserve">Frédéric Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Asavoae</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMCAD.23 - Formal Methods in Computer-Aided Design 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34727/2023/isbn.978-3-85448-060-0_18⟩</w:t>
+              <w:t xml:space="preserve">2024 ACM Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, London, United Kingdom. pp.2731-2760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3632933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04215728v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of fault effects on formal RISC-V microarchitecture models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">µArchiFI: Formal modeling and verification strategies for microarchitetural fault injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Asavoae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTDC 2022 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDTC57191.2022.00017⟩</w:t>
+              <w:t xml:space="preserve">FMCAD.23 - Formal Methods in Computer-Aided Design 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ames, IO, United States. pp.101-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34727/2023/isbn.978-3-85448-060-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03852138v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04215728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCI-FI: Control Signal, Code, and Control Flow Integrity against Fault Injection Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chamelot</w:t>
+                <w:t xml:space="preserve">Exploration of fault effects on formal RISC-V microarchitecture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Asavoae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FTDC 2022 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual event, Italy. pp.73-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC57191.2022.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03690200v1</w:t>
+                <w:t xml:space="preserve">cea-03852138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSECCO: Formally-proven secure compiled code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+                <w:t xml:space="preserve">SCI-FI: Control Signal, Code, and Control Flow Integrity against Fault Injection Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chamelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2021 : 28th Computer Electronics Security Application Rendezvous</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.556-559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03605070v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning side-channel analysis on large-scale traces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROSECCO: Formally-proven secure compiled code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Cagli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESORICS 2020: Computer Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C&amp;ESAR 2021 : 28th Computer Electronics Security Application Rendezvous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.13-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03483683v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03605070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning side-channel analysis on large-scale traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Cagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angela Cornélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t>
+              <w:t xml:space="preserve">ESORICS 2020: Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Guildford, United Kingdom. pp.440-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58951-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02011053v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03483683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European LLVM Developers Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660160v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02011053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+                <w:t xml:space="preserve">Filtering-based CPA: a successful side-channel attack against desynchronization countermeasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Workshop on Cryptography and Security in Computing Systems (CS2 '17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3031836.3031842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660155v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01490735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering-based CPA: a successful side-channel attack against desynchronization countermeasures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Cryptography and Security in Computing Systems (CS2 '17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European LLVM Developers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01490735v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01296572v1</w:t>
+                <w:t xml:space="preserve">hal-01660155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Template Attack Against VERIFY PIN Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005955102310238⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383143v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01296572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Computing with Runtime Code Generation on Resource-Constrained Embedded Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Template Attack Against VERIFY PIN Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Quéva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop On Approximate Computing (WAPCO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lsbonne, Portugal. pp.231 - 238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005955102310238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01296569v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate Computing with Runtime Code Generation on Resource-Constrained Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robisson</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop On Approximate Computing (WAPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01271252v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01296569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405776v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01271252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Limits of Online Auto-tuning: Machine Code Optimization in Short-Running Kernels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of MCSOC 2016. IEEE 10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ressi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389137v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimisation using runtime code generation for wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Quéva</w:t>
+                <w:t xml:space="preserve">Pushing the Limits of Online Auto-tuning: Machine Code Optimization in Short-Running Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Distributed Computing and Networking (ICDCN 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of MCSOC 2016. IEEE 10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2833312.2849557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01296568v1</w:t>
+                <w:t xml:space="preserve">hal-01389137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01372223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimisation using runtime code generation for Wireless Sensor Networks Internet-of-Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Self-optimisation using runtime code generation for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet-of-Things Symposium at ESWeek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Conference on Distributed Computing and Networking (ICDCN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2833312.2849557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01240865v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01296568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight, dynamic, and flexible cipher scheme for wireless and mobile networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Noura</w:t>
+                <w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks. ADHOCNETS 2015. Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01832763v1</w:t>
+                <w:t xml:space="preserve">cea-01273410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Barry</w:t>
+                <w:t xml:space="preserve">Self-optimisation using runtime code generation for Wireless Sensor Networks Internet-of-Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robisson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Internet-of-Things Symposium at ESWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marilyn Wolf (Georgia Tech) Jason Xue (City University of Hong Kong), Oct 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01273410v1</w:t>
+                <w:t xml:space="preserve">cea-01240865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-architectural simulation of embedded core heterogeneity with gem5 and McPAT</w:t>
+                <w:t xml:space="preserve">Lightweight, dynamic, and flexible cipher scheme for wireless and mobile networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Endo</w:t>
+                <w:t xml:space="preserve">H. Noura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAPIDO '15 Proceedings of the 2015 Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2693433.2693440⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks. ADHOCNETS 2015. Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San remo, Italy. pp.225-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01818887v1</w:t>
+                <w:t xml:space="preserve">cea-01832763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-architectural simulation of in-order and out-of-order ARM microprocessors with gem5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Micro-architectural simulation of embedded core heterogeneity with gem5 and McPAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2014 International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893220⟩</w:t>
+              <w:t xml:space="preserve">RAPIDO '15 Proceedings of the 2015 Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2693433.2693440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01817868v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01818887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">deGoal a tool to embed dynamic code generators into applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lomüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A. Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gauguey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Compiler Construction (CC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.107-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54807-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01072039v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">deGoal a tool to embed dynamic code generators into applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+                <w:t xml:space="preserve">Micro-architectural simulation of in-order and out-of-order ARM microprocessors with gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gauguey</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Compiler Construction (CC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.107-112, </w:t>
+              <w:t xml:space="preserve"> 2014 International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece. pp.266-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54807-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068248v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01817868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software acceleration of floating-point multiplication using runtime code generation - Student paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aracil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 4th Annual International Conference on Energy Aware Computing Systems and Applications (ICEAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey. pp.18-23, </w:t>
+              <w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAC.2013.6737630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01836862v1</w:t>
+                <w:t xml:space="preserve">emse-01072039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Virtual Multi-Sensory Objects: Some Musings on the Enactive Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software acceleration of floating-point multiplication using runtime code generation - Student paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sile O'Modhrain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+                <w:t xml:space="preserve">C. Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberworlds 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CW.2008.107⟩</w:t>
+              <w:t xml:space="preserve">2013 4th Annual International Conference on Energy Aware Computing Systems and Applications (ICEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Istanbul, Turkey. pp.18-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAC.2013.6737630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437629v1</w:t>
+                <w:t xml:space="preserve">cea-01836862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Simulator for Virtual Reality conceived around Haptic Hard Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Castet</w:t>
+                <w:t xml:space="preserve">Perception of Virtual Multi-Sensory Objects: Some Musings on the Enactive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile O'Modhrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyberworlds 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hangzhou, China. pp.354-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW.2008.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439424v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Virtual Multisensory Mobile Objects: Wandering around the Enactive Assumption</w:t>
+                <w:t xml:space="preserve">Ergotic Sounds: A New Way to Improve Playability, Believability and Presence of Digital Musical Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.153-156</w:t>
+              <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.373-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439421v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Analysis of Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4183,509 +4170,630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergotic Sounds: A New Way to Improve Playability, Believability and Presence of Digital Musical Instruments</w:t>
+                <w:t xml:space="preserve">Perception of Virtual Multisensory Mobile Objects: Wandering around the Enactive Assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile O'Modhrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.373-376</w:t>
+              <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440953v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stiffness on tapping performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Real-Time Simulator for Virtual Reality conceived around Haptic Hard Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Arlington, United States. pp.65-72</w:t>
+              <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910634v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Haptic Perception of Object Elasticity in a Virtual Squeezing Event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2006 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.47</w:t>
+              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484468v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual and Haptic Perception of Object Elasticity in a Virtual Squeezing Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2006 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486199v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of stiffness on tapping performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haptics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Arlington, United States. pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stiffness on tapping performance. Do you rely on force to keep synchronised along with a metronome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4714,51 +4822,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4768,366 +4876,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ApproxRISC: An Approximate Computing Infrastructure For RISC-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Trevisan Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Molnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Workshop in Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01893469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01232664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01232662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5137,151 +5245,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaction and Enactive Interfaces: A Handbook of Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Avanzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Luciani; Claude Cadoz; Nicolas Castagné; Armen Khatchatourov. 2017, Enactive Systems Books, Annie Luciani, 978-2-9530856-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5291,51 +5399,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5344,533 +5452,533 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Çetin Kaya Koç. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Dynamic Code Generation an Experiment with Matrix Multiplication for the STHORM Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lomüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Torquati, K. Bertels, S. Karlsson, and F. Pacull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Multicore Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8800-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical impedance</w:t>
+                <w:t xml:space="preserve">Motion capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.194-196, 2007</w:t>
+              <w:t xml:space="preserve">Enaction adn enactive interfaces : a handbook of terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.201-203, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978979v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Board</w:t>
+                <w:t xml:space="preserve">Contact interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Juan Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.126-127, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.55-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978962v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture</w:t>
+                <w:t xml:space="preserve">Haptic Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enaction adn enactive interfaces : a handbook of terms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.201-203, 2007</w:t>
+              <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.126-127, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978981v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact interaction</w:t>
+                <w:t xml:space="preserve">Mechanical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Juan Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.55-56, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.194-196, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978955v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5886,51 +5994,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enactive Systems Books, pp.36-37, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5940,114 +6048,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Haptic Processor Unit” : vers une Plate-Forme Transportable pour la Simulation Temps-Réel Synchrone Multisensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Grenoble, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01245110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6194,51 +6302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3276507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605072v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210903359187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Recoules" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04215728v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tollec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2023/isbn.978-3-85448-060-0_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03690200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774685" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01490735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3031836.3031842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Endo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693433.2693440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile O'Modhrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2008.107" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Jansson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01893469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3276507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605072v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210903359187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Alle Monne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Recoules" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04215728v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tollec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2023/isbn.978-3-85448-060-0_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03690200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774685" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01490735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3031836.3031842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Endo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693433.2693440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile O'Modhrain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2008.107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Jansson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01893469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>