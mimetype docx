--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1799,931 +1799,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02011053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering-based CPA: a successful side-channel attack against desynchronization countermeasures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Cryptography and Security in Computing Systems (CS2 '17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European LLVM Developers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01490735v1</w:t>
+                <w:t xml:space="preserve">hal-01660160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Heydemann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European LLVM Developers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660160v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+                <w:t xml:space="preserve">Filtering-based CPA: a successful side-channel attack against desynchronization countermeasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Workshop on Cryptography and Security in Computing Systems (CS2 '17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3031836.3031842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660155v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01490735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Template Attack Against VERIFY PIN Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robisson</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
+              <w:t xml:space="preserve">SECRYPT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lsbonne, Portugal. pp.231 - 238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005955102310238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01296572v1</w:t>
+                <w:t xml:space="preserve">hal-01383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Template Attack Against VERIFY PIN Algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate Computing with Runtime Code Generation on Resource-Constrained Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop On Approximate Computing (WAPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383143v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01296569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Computing with Runtime Code Generation on Resource-Constrained Embedded Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop On Approximate Computing (WAPCO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01296569v1</w:t>
+                <w:t xml:space="preserve">emse-01271252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robisson</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ressi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01271252v1</w:t>
+                <w:t xml:space="preserve">hal-01405776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405776v1</w:t>
+                <w:t xml:space="preserve">cea-01296572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the Limits of Online Auto-tuning: Machine Code Optimization in Short-Running Kernels</w:t>
               </w:r>
@@ -2798,546 +2798,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-optimisation using runtime code generation for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quéva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t>
+              <w:t xml:space="preserve"> International Conference on Distributed Computing and Networking (ICDCN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2833312.2849557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01372223v1</w:t>
+                <w:t xml:space="preserve">cea-01296568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimisation using runtime code generation for wireless sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Distributed Computing and Networking (ICDCN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2833312.2849557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01296568v1</w:t>
+                <w:t xml:space="preserve">emse-01372223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Barry</w:t>
+                <w:t xml:space="preserve">Self-optimisation using runtime code generation for Wireless Sensor Networks Internet-of-Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quéva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robisson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Internet-of-Things Symposium at ESWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marilyn Wolf (Georgia Tech) Jason Xue (City University of Hong Kong), Oct 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01273410v1</w:t>
+                <w:t xml:space="preserve">cea-01240865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimisation using runtime code generation for Wireless Sensor Networks Internet-of-Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Quéva</w:t>
+                <w:t xml:space="preserve">Lightweight, dynamic, and flexible cipher scheme for wireless and mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet-of-Things Symposium at ESWeek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad Hoc Networks. ADHOCNETS 2015. Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San remo, Italy. pp.225-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01240865v1</w:t>
+                <w:t xml:space="preserve">cea-01832763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight, dynamic, and flexible cipher scheme for wireless and mobile networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Noura</w:t>
+                <w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks. ADHOCNETS 2015. Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01832763v1</w:t>
+                <w:t xml:space="preserve">cea-01273410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-architectural simulation of embedded core heterogeneity with gem5 and McPAT</w:t>
               </w:r>
@@ -3421,173 +3421,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01818887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">deGoal a tool to embed dynamic code generators into applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lomüller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Compiler Construction (CC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54807-9_6⟩</w:t>
+              <w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068248v1</w:t>
+                <w:t xml:space="preserve">emse-01072039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-architectural simulation of in-order and out-of-order ARM microprocessors with gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3606,210 +3610,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2014 International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece. pp.266-273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01817868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">deGoal a tool to embed dynamic code generators into applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierno Barry</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lomüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Noura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Gauguey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Compiler Construction (CC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.107-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54807-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01072039v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software acceleration of floating-point multiplication using runtime code generation - Student paper</w:t>
               </w:r>
@@ -4010,614 +4010,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergotic Sounds: A New Way to Improve Playability, Believability and Presence of Digital Musical Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Real-Time Simulator for Virtual Reality conceived around Haptic Hard Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.373-376</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440953v1</w:t>
+                <w:t xml:space="preserve">hal-00439424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Analysis of Haptic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of Virtual Multisensory Mobile Objects: Wandering around the Enactive Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sile O'Modhrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.57-60</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439415v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Virtual Multisensory Mobile Objects: Wandering around the Enactive Assumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+                <w:t xml:space="preserve">Functional Analysis of Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Enactive Interfaces 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.153-156</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439421v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Simulator for Virtual Reality conceived around Haptic Hard Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Castet</w:t>
+                <w:t xml:space="preserve">Ergotic Sounds: A New Way to Improve Playability, Believability and Presence of Digital Musical Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENACTIVE / 07 - International Conference on Enactive Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.373-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439424v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of stiffness on tapping performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
+              <w:t xml:space="preserve">Haptics 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Arlington, United States. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486199v1</w:t>
+                <w:t xml:space="preserve">hal-00910634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and Haptic Perception of Object Elasticity in a Virtual Squeezing Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,152 +4602,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHaptics 2006 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stiffness on tapping performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Arlington, United States. pp.65-72</w:t>
+              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910634v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stiffness on tapping performance. Do you rely on force to keep synchronised along with a metronome?</w:t>
               </w:r>
@@ -5158,51 +5158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5564,51 +5564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Dynamic Code Generation an Experiment with Matrix Multiplication for the STHORM Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lomüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,316 +5653,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture</w:t>
+                <w:t xml:space="preserve">Mechanical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enaction adn enactive interfaces : a handbook of terms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.201-203, 2007</w:t>
+              <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.194-196, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978981v1</w:t>
+                <w:t xml:space="preserve">hal-00978979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact interaction</w:t>
+                <w:t xml:space="preserve">Haptic Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Juan Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.55-56, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.126-127, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978955v1</w:t>
+                <w:t xml:space="preserve">hal-00978962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Board</w:t>
+                <w:t xml:space="preserve">Motion capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.126-127, 2007</w:t>
+              <w:t xml:space="preserve">Enaction adn enactive interfaces : a handbook of terms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.201-203, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978962v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical impedance</w:t>
+                <w:t xml:space="preserve">Contact interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Juan Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.194-196, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.55-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978979v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobot</w:t>
               </w:r>
@@ -6302,51 +6302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3276507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605072v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210903359187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Alle Monne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Recoules" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04215728v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tollec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2023/isbn.978-3-85448-060-0_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03690200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774685" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01490735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3031836.3031842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Endo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693433.2693440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile O'Modhrain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2008.107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Jansson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01893469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chamelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3276507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605072v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hiscock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210903359187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Alle Monne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Recoules" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04215728v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tollec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34727/2023/isbn.978-3-85448-060-0_18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03690200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774685" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03483683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cagli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Corn&#233;lie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58951-6_22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01490735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3031836.3031842" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Qu&#233;va" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Endo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2849557" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01240865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Endo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693433.2693440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893220" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lom&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Endo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauguey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54807-9_6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAC.2013.6737630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sile O'Modhrain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2008.107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Jansson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01893469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Trevisan Jost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ndour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8800-2_6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>