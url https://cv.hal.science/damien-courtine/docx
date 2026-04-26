--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -785,693 +785,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased Pathogenicity of the Nematophagous Fungus Drechmeria coniospora Following Long-Term Laboratory Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moalic</w:t>
+                <w:t xml:space="preserve">Xing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Hartunians</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Ewbank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffunb.2021.778882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413270v1</w:t>
+                <w:t xml:space="preserve">hal-03926165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2-dependent formate production by hyperthermophilic Thermococcales: an alternative to sulfur reduction for reducing-equivalents disposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermococcus camini sp. nov., a hyperthermophilic and piezophilic archaeon isolated from a deep-sea hydrothermal vent at the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Guellec</w:t>
+                <w:t xml:space="preserve">Xavier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Leroy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01020-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263886v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermococcus henrietii sp. nov., a novel extreme thermophilic and piezophilic sulfur-reducing archaeon isolated from a deep-sea hydrothermal chimney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (7), pp.004895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.004895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermococcus camini sp. nov., a hyperthermophilic and piezophilic archaeon isolated from a deep-sea hydrothermal vent at the Mid-Atlantic Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Hartunians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Maignien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayet</w:t>
+                <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004853⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.730231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367146v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Pathogenicity of the Nematophagous Fungus Drechmeria coniospora Following Long-Term Laboratory Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2-dependent formate production by hyperthermophilic Thermococcales: an alternative to sulfur reduction for reducing-equivalents disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Zhang</w:t>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ewbank</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ffunb.2021.778882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01020-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926165v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic fungal enterotoxins intersect at multiple levels with host innate immune defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,64 +1708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Hyperthermophilic Archaeon Thermococcus sp. EXT12c, Isolated from the East Pacific Rise 9°N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Thermococcus piezophilus&amp;lt;/em&amp;gt; sp. nov., a novel hyperthermophilic and piezophilic archaeon with a broad pressure range for growth, isolated from a deepest hydrothermal vent at the Mid-Cayman Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Molecular biology of Archaea (MBoA) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France. 2024</w:t>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381944v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13923" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03263886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Guellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01020-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zeng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.778882" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xuan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01385-17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Donnadieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lysia Scheepers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900466v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381944v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13923" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.778882" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zeng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03263886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Guellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01020-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xuan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01385-17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Donnadieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lysia Scheepers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900466v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>