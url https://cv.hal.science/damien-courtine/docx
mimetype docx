--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1023,425 +1023,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermococcus henrietii sp. nov., a novel extreme thermophilic and piezophilic sulfur-reducing archaeon isolated from a deep-sea hydrothermal chimney</w:t>
+                <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwann Vince</w:t>
+                <w:t xml:space="preserve">Yann Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Hartunians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zeng</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004895⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.730231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322684v1</w:t>
+                <w:t xml:space="preserve">hal-03413270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Piezo-Hyperthermophilic Archaeon Thermococcus piezophilus Regulates Its Energy Efficiency System to Cope With Large Hydrostatic Pressure Variations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2-dependent formate production by hyperthermophilic Thermococcales: an alternative to sulfur reduction for reducing-equivalents disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Hartunians</w:t>
+                <w:t xml:space="preserve">Sébastien Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dalmasso</w:t>
+                <w:t xml:space="preserve">Elodie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Georges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.730231⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01020-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413270v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2-dependent formate production by hyperthermophilic Thermococcales: an alternative to sulfur reduction for reducing-equivalents disposal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermococcus henrietii sp. nov., a novel extreme thermophilic and piezophilic sulfur-reducing archaeon isolated from a deep-sea hydrothermal chimney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Leroy</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Vince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
+                <w:t xml:space="preserve">Lois Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.004895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01020-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263886v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic fungal enterotoxins intersect at multiple levels with host innate immune defences</w:t>
               </w:r>
@@ -1708,64 +1708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Hyperthermophilic Archaeon Thermococcus sp. EXT12c, Isolated from the East Pacific Rise 9°N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Thermococcus piezophilus&amp;lt;/em&amp;gt; sp. nov., a novel hyperthermophilic and piezophilic archaeon with a broad pressure range for growth, isolated from a deepest hydrothermal vent at the Mid-Cayman Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,307 +2655,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la désoxygénation sur la répartition et la dynamique des microorganismes impliqués dans la production de gaz à effet de serre dans le lac d’Aydat</w:t>
+                <w:t xml:space="preserve">Metapangenomic analysis of the metabolic pathway evolution within the Thermococcales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Donnadieu</w:t>
+                <w:t xml:space="preserve">Ryan Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Combes</w:t>
+                <w:t xml:space="preserve">Clémence Lauden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mone</w:t>
+                <w:t xml:space="preserve">Evelyne Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlysia Scheepers</w:t>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Beaune, France. </w:t>
+              <w:t xml:space="preserve">Pangenome 2026 One health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364931v1</w:t>
+                <w:t xml:space="preserve">hal-05504972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapangenomic analysis of the metabolic pathway evolution within the Thermococcales</w:t>
+                <w:t xml:space="preserve">Impact de la désoxygénation sur la répartition et la dynamique des microorganismes impliqués dans la production de gaz à effet de serre dans le lac d’Aydat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Catchpole</w:t>
+                <w:t xml:space="preserve">Sarah Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Lauden</w:t>
+                <w:t xml:space="preserve">Léa Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Marguet</w:t>
+                <w:t xml:space="preserve">Anne Mone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+                <w:t xml:space="preserve">Maïlysia Scheepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangenome 2026 One health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504972v1</w:t>
+                <w:t xml:space="preserve">hal-05364931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaPangenomic analysis within the Thermococcales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lauden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Catchepole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381944v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13923" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.778882" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zeng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03263886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Guellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01020-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xuan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01385-17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Donnadieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lysia Scheepers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900466v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hongleda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006750" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621855v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarki Mariem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarab Yanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381944v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13923" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.778882" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hartunians" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalmasso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.730231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03263886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Guellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01020-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004895" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xuan Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01385-17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Selva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#8217;haridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.08.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lauden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Donnadieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Combes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lysia Scheepers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchepole" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900466v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>