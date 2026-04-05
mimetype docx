--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -641,286 +641,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05143489v1</w:t>
+                <w:t xml:space="preserve">hal-05258942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-concevoir dans un milieu de travail où humains et animaux se rencontrent : une question pour la communauté des ergonomes. Le cas d’une intervention ergonomique au sein d’un parc zoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05143516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258942v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05143489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie immersive au service du développement des gestes de métier d’ergonome : l’exemple du &amp;quot;séminaire Immersion“ du Master IEAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des pédagogies immersives numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2385,450 +2385,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de l'Ergonomie : Comment contribuer à un autre monde ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02299853v1</w:t>
+                <w:t xml:space="preserve">halshs-02129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161563v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mirabito</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129417v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Université de l'Ergonomie : Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129411v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis del trabajo para mejorar la producción, calidad y la prevención en una empresa financiera</w:t>
               </w:r>
@@ -4007,103 +4007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une synthèse des échanges sur la pratique durant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danie Jon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://ergonomie-self.org/2020/05/30/synthese-des-echanges-sur-la-pratique-durant-le-confinement-commission-jpr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4667,51 +4667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="513E4D47"/>
+    <w:nsid w:val="725CC935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cromer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7696-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Probst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pereire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Justafr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sterckx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lauby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Carbajal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Elwert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Francou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Couillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04932080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cromer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7696-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Probst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pereire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Justafr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sterckx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lauby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Carbajal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Elwert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Francou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Couillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04932080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>