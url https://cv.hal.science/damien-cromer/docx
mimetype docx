--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -168,462 +168,566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports humains-animaux en élevage : regard croisé de l’ergonomie et l’éthologie appliquée</w:t>
+                <w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patricia Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (4), pp.8023. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04853605v1</w:t>
+                <w:t xml:space="preserve">hal-05019166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapports humains-animaux en élevage : regard croisé de l’ergonomie et l’éthologie appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.8023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04246947v1</w:t>
+                <w:t xml:space="preserve">halshs-04853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From human–animal relation practice research to the development of the livestock farmer's activity: an ergonomics–applied ethology interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100395⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03469481v1</w:t>
+                <w:t xml:space="preserve">halshs-04246947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From human–animal relation practice research to the development of the livestock farmer's activity: an ergonomics–applied ethology interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.100395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03469481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Debate de la práctica, un instrumento para la construcción de la carrera del ergónomo que traspasa las fronteras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirtha Mestanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboreal.15497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02396066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -633,2684 +737,2684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Co-concevoir dans un milieu de travail où humains et animaux se rencontrent : une question pour la communauté des ergonomes. Le cas d’une intervention ergonomique au sein d’un parc zoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258942v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05143516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concevoir dans un milieu de travail où humains et animaux se rencontrent : une question pour la communauté des ergonomes. Le cas d’une intervention ergonomique au sein d’un parc zoologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Domingues</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05143516v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05143489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05143489v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration multimétiers conseiller·ère en prévention – ergonome dans le milieu agricole : questionnements à partir d’une intervention d’accompagnement d’un projet de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05145128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une pédagogie immersive au service du développement des gestes de métier d’ergonome : l’exemple du &amp;quot;séminaire Immersion“ du Master IEAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des pédagogies immersives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04306185v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pédagogie immersive au service du développement des gestes de métier d’ergonome : l’exemple du &amp;quot;séminaire Immersion“ du Master IEAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Domingues</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des pédagogies immersives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04265661v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des risques professionnels dans un parc zoologique : de la réduction des contraintes au développement des ressources. Récit de l’intervention ergonomique réalisée à la Réserve Africaine de Sigean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pereire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Justafré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale de valorisation de la MSA en filière Parc zoologique, Origine et déploiement d’une démarche en prévention des risques professionnels à partir de l’activité réelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sigean, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
+                <w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. colloque de la Société Française d’Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843645v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception/rénovation de lignes d’abattage : quelle place pour la prévention des TMS des agents d’inspection des services vétérinaires dans les conduites de projet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843599v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les transformations du travail passent par l’appropriation du dispositif d’intervention, est-ce de la formation ? Un exemple d’intervention dans un parc animalier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Justafré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Journées de Bordeaux sur la pratique de l'ergonomie. La formation dans l'intervention en ergonomie. Quand l'acte pédagogique devient stratégique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03613993v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception/rénovation de lignes d’abattage : quelle place pour la prévention des TMS des agents d’inspection des services vétérinaires dans les conduites de projet ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">51. colloque de la Société Française d’Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855880v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quand les transformations du travail passent par l’appropriation du dispositif d’intervention, est-ce de la formation ? Un exemple d’intervention dans un parc animalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pereire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Justafré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">28e Journées de Bordeaux sur la pratique de l'ergonomie. La formation dans l'intervention en ergonomie. Quand l'acte pédagogique devient stratégique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708762v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03613993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03466341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Heddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03113132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Université de l'Ergonomie : Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02171448v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de conception ou de rénovation en abattoirs : une opportunité pour une co-activité réussie entre abatteurs et services vétérinaires. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sterckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée rencontre abattoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Análisis del trabajo para mejorar la producción, calidad y la prevención en una empresa financiera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirtha Mestanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohanna Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Escouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de l'Ergonomie : Comment contribuer à un autre monde ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">VI Congreso Latinoamericano de Ergonomía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02299853v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis del trabajo para mejorar la producción, calidad y la prevención en una empresa financiera</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le lieu de vie de l’animal à l’épreuve du travail des animaliers : réflexions à partir d’une intervention ergonomique au sein du secteur Primates d’un parc zoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Silini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congreso Latinoamericano de Ergonomía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02387538v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lieu de vie de l’animal à l’épreuve du travail des animaliers : réflexions à partir d’une intervention ergonomique au sein du secteur Primates d’un parc zoologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andy Silini</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129414v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un environnement de travail accueillant : points de vue d'ergonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration des nouveaux salariés, comment faire ? Agrotour 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lapalisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02084923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipar el trabajo para una nueva construcción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirtha Mestanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Latinoamericano y IV Congreso Peruano de Ergonomía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02084915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’échange sur la pratique à son enrichissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Elwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Couillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Congrès de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02084913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3320,333 +3424,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des agents du Ministère lors d'un projet de conception/rénovation d'un abattoir de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée rencontre abattoirs : réussir un projet de rénovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées. Quel statut pour les marges de manœuvre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3656,602 +3665,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumo de tese. &amp;quot;As gêneses instrumentais do diálogo sobre a qualidade do trabalho na intervenção : uma contribuição para a questão das gêneses organizacionais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dzh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumen de tesis. &amp;quot;Las génesis instrumentales del diálogo sobre la calidad del trabajo en la intervención : una contribución a la cuestión de las génesis organizacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dzi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse : « Les genèses instrumentales du dialogue sur la qualité du travail dans l’intervention : une contribution à la question des genèses organisationnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ybu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail : un ergonome au zoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réflexion participative pour améliorer le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une synthèse des échanges sur la pratique durant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danie Jon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://ergonomie-self.org/2020/05/30/synthese-des-echanges-sur-la-pratique-durant-le-confinement-commission-jpr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monéger Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4261,108 +4270,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des espaces et postes de travail des agents du MAA lors d’un projet de rénovation/conception : Quelles pratiques, quelles opportunités et quelles connaissances pour mieux agir demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de l'alimentation. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4372,100 +4381,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les genèses instrumentales du dialogue sur la qualité du travail dans l’intervention : une contribution à la question des genèses organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 Vincennes – Saint-Denis, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04932080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4475,131 +4484,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Welfare : un dialogue entre l’éthologie et l’ergonomie pour comprendre et agir sur la relation homme-animal et le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4667,51 +4676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="725CC935"/>
+    <w:nsid w:val="E3DFE74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cromer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7696-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Probst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pereire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Justafr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sterckx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lauby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Carbajal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Elwert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Francou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Couillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04932080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cromer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7696-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Probst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pereire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Justafr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sterckx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lauby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Carbajal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Elwert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Francou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Couillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04932080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>