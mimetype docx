--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -711,608 +711,634 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02396066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concevoir dans un milieu de travail où humains et animaux se rencontrent : une question pour la communauté des ergonomes. Le cas d’une intervention ergonomique au sein d’un parc zoologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coccoa dust exposure to sustainable MSD prevention: professional dialogue as a resource for work transformation in a chocolate factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Domingues</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Sustainable MSDs prevention: new challenges for research and pratice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, May 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05143516v1</w:t>
+                <w:t xml:space="preserve">hal-05624450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05143489v1</w:t>
+                <w:t xml:space="preserve">hal-05258942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-concevoir dans un milieu de travail où humains et animaux se rencontrent : une question pour la communauté des ergonomes. Le cas d’une intervention ergonomique au sein d’un parc zoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258942v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05143516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+                <w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167235v1</w:t>
+                <w:t xml:space="preserve">halshs-05143489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collaboration multimétiers conseiller·ère en prévention – ergonome dans le milieu agricole : questionnements à partir d’une intervention d’accompagnement d’un projet de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05145128v1</w:t>
+                <w:t xml:space="preserve">hal-05167235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pédagogie immersive au service du développement des gestes de métier d’ergonome : l’exemple du &amp;quot;séminaire Immersion“ du Master IEAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La collaboration multimétiers conseiller·ère en prévention – ergonome dans le milieu agricole : questionnements à partir d’une intervention d’accompagnement d’un projet de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des pédagogies immersives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04265661v1</w:t>
+                <w:t xml:space="preserve">halshs-05145128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1328,2093 +1354,2175 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04306185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques professionnels dans un parc zoologique : de la réduction des contraintes au développement des ressources. Récit de l’intervention ergonomique réalisée à la Réserve Africaine de Sigean</w:t>
+                <w:t xml:space="preserve">Une pédagogie immersive au service du développement des gestes de métier d’ergonome : l’exemple du &amp;quot;séminaire Immersion“ du Master IEAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Justafré</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale de valorisation de la MSA en filière Parc zoologique, Origine et déploiement d’une démarche en prévention des risques professionnels à partir de l’activité réelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sigean, France</w:t>
+              <w:t xml:space="preserve">Journées des pédagogies immersives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04601795v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t>
+                <w:t xml:space="preserve">Prévention des risques professionnels dans un parc zoologique : de la réduction des contraintes au développement des ressources. Récit de l’intervention ergonomique réalisée à la Réserve Africaine de Sigean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pereire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Justafré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journée nationale de valorisation de la MSA en filière Parc zoologique, Origine et déploiement d’une démarche en prévention des risques professionnels à partir de l’activité réelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sigean, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708762v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception/rénovation de lignes d’abattage : quelle place pour la prévention des TMS des agents d’inspection des services vétérinaires dans les conduites de projet ?</w:t>
+                <w:t xml:space="preserve">Quand les transformations du travail passent par l’appropriation du dispositif d’intervention, est-ce de la formation ? Un exemple d’intervention dans un parc animalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pereire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Justafré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">28e Journées de Bordeaux sur la pratique de l'ergonomie. La formation dans l'intervention en ergonomie. Quand l'acte pédagogique devient stratégique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855880v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03613993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception</w:t>
+                <w:t xml:space="preserve">Conception/rénovation de lignes d’abattage : quelle place pour la prévention des TMS des agents d’inspection des services vétérinaires dans les conduites de projet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">4ème Congrès Francophone du GRF TMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03843599v1</w:t>
+                <w:t xml:space="preserve">hal-03855880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. colloque de la Société Française d’Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843645v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les transformations du travail passent par l’appropriation du dispositif d’intervention, est-ce de la formation ? Un exemple d’intervention dans un parc animalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Journées de Bordeaux sur la pratique de l'ergonomie. La formation dans l'intervention en ergonomie. Quand l'acte pédagogique devient stratégique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">51. colloque de la Société Française d’Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03613993v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t>
+                <w:t xml:space="preserve">Prévention des TMS et participation des agents vétérinaires dans les projets de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843613v1</w:t>
+                <w:t xml:space="preserve">halshs-03843599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t>
+                <w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03466341v1</w:t>
+                <w:t xml:space="preserve">halshs-03843613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113132v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03466341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cléret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chambel</w:t>
+                <w:t xml:space="preserve">Nadia Heddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de l'Ergonomie : Comment contribuer à un autre monde ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02299853v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de conception ou de rénovation en abattoirs : une opportunité pour une co-activité réussie entre abatteurs et services vétérinaires. Table ronde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée rencontre abattoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02463157v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129411v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mirabito</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129417v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+                <w:t xml:space="preserve">Les projets de conception ou de rénovation en abattoirs : une opportunité pour une co-activité réussie entre abatteurs et services vétérinaires. Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sterckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée rencontre abattoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161563v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02463157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis del trabajo para mejorar la producción, calidad y la prevención en una empresa financiera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirtha Mestanza</w:t>
+                <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohanna Carbajal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congreso Latinoamericano de Ergonomía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Université de l'Ergonomie : Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02387538v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lieu de vie de l’animal à l’épreuve du travail des animaliers : réflexions à partir d’une intervention ergonomique au sein du secteur Primates d’un parc zoologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Análisis del trabajo para mejorar la producción, calidad y la prevención en una empresa financiera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirtha Mestanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohanna Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Escouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Silini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">VI Congreso Latinoamericano de Ergonomía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129414v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02387538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
+                <w:t xml:space="preserve">Le lieu de vie de l’animal à l’épreuve du travail des animaliers : réflexions à partir d’une intervention ergonomique au sein du secteur Primates d’un parc zoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Silini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02171448v1</w:t>
+                <w:t xml:space="preserve">halshs-02129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un environnement de travail accueillant : points de vue d'ergonomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégration des nouveaux salariés, comment faire ? Agrotour 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lapalisse, France</w:t>
+              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02084923v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipar el trabajo para una nueva construcción</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirtha Mestanza</w:t>
+                <w:t xml:space="preserve">Concevoir un environnement de travail accueillant : points de vue d'ergonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congreso Latinoamericano y IV Congreso Peruano de Ergonomía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lima, Perú</w:t>
+              <w:t xml:space="preserve">Intégration des nouveaux salariés, comment faire ? Agrotour 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lapalisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02084915v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anticipar el trabajo para una nueva construcción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirtha Mestanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Escouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Congreso Latinoamericano y IV Congreso Peruano de Ergonomía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’échange sur la pratique à son enrichissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Elwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Couillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Congrès de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02084913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,51 +3532,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des agents du Ministère lors d'un projet de conception/rénovation d'un abattoir de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3484,51 +3592,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée rencontre abattoirs : réussir un projet de rénovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,51 +3646,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3611,51 +3719,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3665,506 +3773,506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumo de tese. &amp;quot;As gêneses instrumentais do diálogo sobre a qualidade do trabalho na intervenção : uma contribuição para a questão das gêneses organizacionais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dzh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumen de tesis. &amp;quot;Las génesis instrumentales del diálogo sobre la calidad del trabajo en la intervención : una contribución a la cuestión de las génesis organizacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dzi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse : « Les genèses instrumentales du dialogue sur la qualité du travail dans l’intervention : une contribution à la question des genèses organisationnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ybu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail : un ergonome au zoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réflexion participative pour améliorer le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une synthèse des échanges sur la pratique durant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danie Jon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://ergonomie-self.org/2020/05/30/synthese-des-echanges-sur-la-pratique-durant-le-confinement-commission-jpr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4186,81 +4294,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monéger Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4270,51 +4378,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des espaces et postes de travail des agents du MAA lors d’un projet de rénovation/conception : Quelles pratiques, quelles opportunités et quelles connaissances pour mieux agir demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4327,51 +4435,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture et de l'alimentation. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4381,100 +4489,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les genèses instrumentales du dialogue sur la qualité du travail dans l’intervention : une contribution à la question des genèses organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 Vincennes – Saint-Denis, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04932080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4484,51 +4592,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Welfare : un dialogue entre l’éthologie et l’ergonomie pour comprendre et agir sur la relation homme-animal et le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4550,65 +4658,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4676,51 +4784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3DFE74C"/>
+    <w:nsid w:val="C7E4D28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4907,51 +5015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cromer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7696-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Probst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pereire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Justafr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sterckx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lauby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Carbajal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Elwert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Francou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Couillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04932080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-cromer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7696-1700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lestrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Probst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pereire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Justafr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Escriva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sterckx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lauby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Carbajal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Elwert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Francou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Couillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04932080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>