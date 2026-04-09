--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -568,347 +568,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-scale experimental study concerning the moisture condensation on building glazing surface</w:t>
+                <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
+                <w:t xml:space="preserve">Damien Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.04.024⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.761-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106459v1</w:t>
+                <w:t xml:space="preserve">hal-02095672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A full-scale experimental study concerning the moisture condensation on building glazing surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raluca Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.761-772. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.215-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095672v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on recent developments in physisorption thermal energy storage for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1085,77 +1085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Mechanically Ventilated Rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Teodosiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of truncation error, consistency, and axis boundary condition for axis-symmetric flow simulations via the radius weighted lattice Boltzmann model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des éléments architecturaux d'une pièce sur le comportement d'un jet d'air asymétrique turbulent vertical - Caractérisation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,286 +3004,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceiling turbulent asymmetrical air jets under interaction effects of room architectural elements - a full scale experimental characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+                <w:t xml:space="preserve">DÉFINITION DE POTENTIELS D'UTILISATION DE RESSOURCES BIOCLIMATIQUES POUR LE RAFRAÎCHISSEMENT DES BÂTIMENTS EN CLIMAT CHAUD ET HUMIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Vergnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IBPSA France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095556v1</w:t>
+                <w:t xml:space="preserve">hal-01849044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉFINITION DE POTENTIELS D'UTILISATION DE RESSOURCES BIOCLIMATIQUES POUR LE RAFRAÎCHISSEMENT DES BÂTIMENTS EN CLIMAT CHAUD ET HUMIDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Ceiling turbulent asymmetrical air jets under interaction effects of room architectural elements - a full scale experimental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdoulkader Ibrahim</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Roomvent 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849044v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE EXPERIMENTALE D'UN JET AXISYMETRIQUE VERTICAL DANS UNE CAVITE VENTILEE MECANIQUEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,51 +3347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental study of ceiling turbulent air jets in mechanically ventilated rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Omar Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim Idriss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vergnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Teodosiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teodosiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01705832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Idris Omar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Ilie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teodosiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2016.3849" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gracia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault&#178;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Abdou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Omar Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim Idriss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vergnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kien Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Teodosiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teodosiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01705832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Idris Omar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Ilie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teodosiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2016.3849" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gracia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault&#178;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Abdou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>