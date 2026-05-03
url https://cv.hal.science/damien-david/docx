--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -949,291 +949,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Saving Potential with a Double-Skin Roof Ventilated by Natural Convection in Djibouti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Mechanically Ventilated Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Idris Omar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Vergnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viorel Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.361-373. </w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.252-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705832v1</w:t>
+                <w:t xml:space="preserve">hal-01849007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Mechanically Ventilated Rooms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Teodosiu</w:t>
+                <w:t xml:space="preserve">Energy Saving Potential with a Double-Skin Roof Ventilated by Natural Convection in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Idris Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Vergnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Ibrahim Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 112, pp.252-260. </w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp.361-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849007v1</w:t>
+                <w:t xml:space="preserve">hal-01705832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the natural convection perturbations on differential scanning calorimetry measurements of PCMs</w:t>
               </w:r>
@@ -1317,235 +1317,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of natural convection near a wall containing phase change material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical prediction of thermo-aeraulic behavior for a cavity with internal linear heat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teodosiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.01.011⟩</w:t>
+              <w:t xml:space="preserve">Scientia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.618 - 632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24200/sci.2016.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848111v1</w:t>
+                <w:t xml:space="preserve">hal-01849012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of thermo-aeraulic behavior for a cavity with internal linear heat source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of natural convection near a wall containing phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Teodosiu</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Iranica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (2), pp.618 - 632. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.281-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24200/sci.2016.3849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849012v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of truncation error, consistency, and axis boundary condition for axis-symmetric flow simulations via the radius weighted lattice Boltzmann model</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,256 +3004,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉFINITION DE POTENTIELS D'UTILISATION DE RESSOURCES BIOCLIMATIQUES POUR LE RAFRAÎCHISSEMENT DES BÂTIMENTS EN CLIMAT CHAUD ET HUMIDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Ceiling turbulent asymmetrical air jets under interaction effects of room architectural elements - a full scale experimental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdoulkader Ibrahim</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Roomvent 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849044v1</w:t>
+                <w:t xml:space="preserve">hal-02095556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceiling turbulent asymmetrical air jets under interaction effects of room architectural elements - a full scale experimental characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+                <w:t xml:space="preserve">DÉFINITION DE POTENTIELS D'UTILISATION DE RESSOURCES BIOCLIMATIQUES POUR LE RAFRAÎCHISSEMENT DES BÂTIMENTS EN CLIMAT CHAUD ET HUMIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Vergnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IBPSA France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095556v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE EXPERIMENTALE D'UN JET AXISYMETRIQUE VERTICAL DANS UNE CAVITE VENTILEE MECANIQUEMENT</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIVC Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4346,90 +4346,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche d'évaluation de potentiels de ressources bioclimatiques en climat chaud et humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Idris Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vergnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Ibrahim Idriss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4767,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Omar Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim Idriss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vergnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kien Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Teodosiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teodosiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01705832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Idris Omar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Ilie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teodosiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2016.3849" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gracia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault&#178;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Abdou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Omar Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim Idriss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vergnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kien Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Teodosiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teodosiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Ilie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01705832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Idris Omar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teodosiu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2016.3849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gracia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault&#178;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Abdou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>