--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -568,347 +568,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
+                <w:t xml:space="preserve">A full-scale experimental study concerning the moisture condensation on building glazing surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095672v1</w:t>
+                <w:t xml:space="preserve">hal-02106459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-scale experimental study concerning the moisture condensation on building glazing surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+                <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+                <w:t xml:space="preserve">Damien Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156, pp.215-224. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.761-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106459v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on recent developments in physisorption thermal energy storage for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -949,291 +949,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Mechanically Ventilated Rooms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Teodosiu</w:t>
+                <w:t xml:space="preserve">Energy Saving Potential with a Double-Skin Roof Ventilated by Natural Convection in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Idris Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Vergnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Ibrahim Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 112, pp.252-260. </w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp.361-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849007v1</w:t>
+                <w:t xml:space="preserve">hal-01705832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Saving Potential with a Double-Skin Roof Ventilated by Natural Convection in Djibouti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Mechanically Ventilated Rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Idris Omar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Vergnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viorel Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.361-373. </w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.252-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705832v1</w:t>
+                <w:t xml:space="preserve">hal-01849007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the natural convection perturbations on differential scanning calorimetry measurements of PCMs</w:t>
               </w:r>
@@ -1317,498 +1317,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of thermo-aeraulic behavior for a cavity with internal linear heat source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of natural convection near a wall containing phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Teodosiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Teodosiu</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Iranica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24200/sci.2016.3849⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849012v1</w:t>
+                <w:t xml:space="preserve">hal-01848111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of natural convection near a wall containing phase change material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical prediction of thermo-aeraulic behavior for a cavity with internal linear heat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teodosiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">R. Teodosiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.281-291. </w:t>
+              <w:t xml:space="preserve">Scientia Iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.618 - 632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24200/sci.2016.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848111v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of truncation error, consistency, and axis boundary condition for axis-symmetric flow simulations via the radius weighted lattice Boltzmann model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.04.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287488v1</w:t>
+                <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of truncation error, consistency, and axis boundary condition for axis-symmetric flow simulations via the radius weighted lattice Boltzmann model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01287517v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of a PCM to air heat exchanger storage system for building ventilation application</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,558 +2771,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'interaction entre une Toiture Terrasse Végétalisée et d'un Panneau Solaire Photovoltaïque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Ceiling turbulent asymmetrical air jets under interaction effects of room architectural elements - a full scale experimental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Roomvent 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923226v1</w:t>
+                <w:t xml:space="preserve">hal-02095556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des éléments architecturaux d'une pièce sur le comportement d'un jet d'air asymétrique turbulent vertical - Caractérisation expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+                <w:t xml:space="preserve">DÉFINITION DE POTENTIELS D'UTILISATION DE RESSOURCES BIOCLIMATIQUES POUR LE RAFRAÎCHISSEMENT DES BÂTIMENTS EN CLIMAT CHAUD ET HUMIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Vergnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
+              <w:t xml:space="preserve">IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849034v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceiling turbulent asymmetrical air jets under interaction effects of room architectural elements - a full scale experimental characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
+                <w:t xml:space="preserve">Modélisation de l'interaction entre une Toiture Terrasse Végétalisée et d'un Panneau Solaire Photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad-Idriss Mlanao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095556v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉFINITION DE POTENTIELS D'UTILISATION DE RESSOURCES BIOCLIMATIQUES POUR LE RAFRAÎCHISSEMENT DES BÂTIMENTS EN CLIMAT CHAUD ET HUMIDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Impact des éléments architecturaux d'une pièce sur le comportement d'un jet d'air asymétrique turbulent vertical - Caractérisation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdoulkader Ibrahim</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2018</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849044v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE EXPERIMENTALE D'UN JET AXISYMETRIQUE VERTICAL DANS UNE CAVITE VENTILEE MECANIQUEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,90 +3347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale experimental study of ceiling turbulent air jets in mechanically ventilated rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIVC Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,51 +3507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - the 28th international conference on Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France</w:t>
@@ -3632,51 +3632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de la Société Française de Thermique SFT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
@@ -4023,217 +4023,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Factor Analysis for the Determination of Measurement and Inverse Model Uncertainties</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale de la Convection Naturelle aux abords d'une Paroi Contenant des Matériaux à Changement de Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Spring School SFT Eurotherm METTI 2011: Thermal Measurements &amp; Inverse Techniques - 5th edition - Station Biologique de ROSCOFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, ROSCOFF, France</w:t>
+              <w:t xml:space="preserve">Xeme Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes (CIFQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sagenay, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003074v1</w:t>
+                <w:t xml:space="preserve">hal-01003073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale de la Convection Naturelle aux abords d'une Paroi Contenant des Matériaux à Changement de Phase</w:t>
+                <w:t xml:space="preserve">Error Factor Analysis for the Determination of Measurement and Inverse Model Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xeme Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes (CIFQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sagenay, Canada</w:t>
+              <w:t xml:space="preserve">Advanced Spring School SFT Eurotherm METTI 2011: Thermal Measurements &amp; Inverse Techniques - 5th edition - Station Biologique de ROSCOFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, ROSCOFF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003073v1</w:t>
+                <w:t xml:space="preserve">hal-01003074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection Heat Transfer Near a Vertical Wall With Finite Capacity</w:t>
               </w:r>
@@ -4346,90 +4346,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche d'évaluation de potentiels de ressources bioclimatiques en climat chaud et humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Idris Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vergnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Ibrahim Idriss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4767,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Omar Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim Idriss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vergnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kien Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Teodosiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teodosiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Ilie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01705832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Idris Omar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teodosiu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2016.3849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gracia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault&#178;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Abdou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Salles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Omar Abdou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim Idriss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vergnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kien Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Teodosiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teodosiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-01705832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Idris Omar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vergnault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Ilie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.01.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teodosiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teodosiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2016.3849" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Gracia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F. Cabeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Bogdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maratier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault&#178;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Abdou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003073v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>