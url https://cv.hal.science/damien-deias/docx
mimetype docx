--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -823,1917 +823,2180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galia Yanoshevsky (dir.), Éthique du discours et responsabilité. En hommage à Roselyne Koren</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo, Mitterrand, un homme de paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La communication politique négative en campagne présidentielle, 38, pp.658-660. </w:t>
+              <w:t xml:space="preserve">, 2020, La religion sous le regard du tiers, 37, pp.424-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298437v1</w:t>
+                <w:t xml:space="preserve">hal-03097732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Guigo, Mitterrand, un homme de paroles</w:t>
+                <w:t xml:space="preserve">Galia Yanoshevsky (dir.), Éthique du discours et responsabilité. En hommage à Roselyne Koren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La religion sous le regard du tiers, 37, pp.424-426. </w:t>
+              <w:t xml:space="preserve">, 2020, La communication politique négative en campagne présidentielle, 38, pp.658-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097732v1</w:t>
+                <w:t xml:space="preserve">hal-03298437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a le monopole de la petite phrase ? Analyse du phénomène médiatique de la petite phrase politique</w:t>
+                <w:t xml:space="preserve">Rien de tel qu'une femme pour faire le ménage&amp;quot; ou la confusion des scènes dans les discours politiques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Parole et Langage; Aix Marseille Université, Jan 2026, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L’étrange familier : ruptures, appropriations, continuités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPTC, Apr 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465110v1</w:t>
+                <w:t xml:space="preserve">hal-05580391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules et petites phrases dans les « cahiers citoyens de Lorraine » : appropriation citoyenne d'objets discursifs médiatiques</w:t>
+                <w:t xml:space="preserve">Résultats d'une enquête sur l'usage de l'IAG dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que demande (encore) le peuple ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; CREM, Dec 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Rencontres Enseignants-Chercheurs : langages à l’école et au-delà : apprentissages et expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Parole et Langage, Aix-Marseille Université, Apr 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400988v1</w:t>
+                <w:t xml:space="preserve">hal-05604608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui a le monopole de la petite phrase ? Analyse du phénomène médiatique de la petite phrase politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire LPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Parole et Langage; Aix Marseille Université, Jan 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156989v1</w:t>
+                <w:t xml:space="preserve">hal-05465110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Orbicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France. pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326873v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’image au technographisme : enseigner la lecture des discours numériques à l’école</w:t>
+                <w:t xml:space="preserve">Formules et petites phrases dans les « cahiers citoyens de Lorraine » : appropriation citoyenne d'objets discursifs médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lire le texte, lire l'image : regards pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Las Palmas de Gran Canaria, Feb 2025, Las Palmas de Gran Canaria, Espagne</w:t>
+              <w:t xml:space="preserve">Que demande (encore) le peuple ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; CREM, Dec 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937124v1</w:t>
+                <w:t xml:space="preserve">hal-05400988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdiscursivité et la multimodalité au prisme des petites phrases politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intertextualité et mémoire discursive au prime de la multimodalité </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem; Université Grenoble Alpes, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378539v1</w:t>
+                <w:t xml:space="preserve">hal-05156989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages émergents de l'IA générative chez les apprenants de FLE et les élèves du secondaire : penser l'outil comme levier d'écriture et de réflexion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pouzergues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Antonietta Denami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et mésusages de l'IAG à l'Université : regards croisés étudiants, enseignants, chercheurs. Repères pour un usage éclairé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et Langage; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378532v1</w:t>
+                <w:t xml:space="preserve">hal-05326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des &amp;quot;petites phrases</w:t>
+                <w:t xml:space="preserve">De l’image au technographisme : enseigner la lecture des discours numériques à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de Séminaire Promouvoir les Enquêtes et Recherches Interlabo Sur la Communication Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cente d'étude des discours, images, textes, écrits, communication (Ceditec, Université Paris Est Créteil); Centre de recherche sur les médiations (Crem, Université de Lorraine); Institut de recherche, médias, cultures, communication et numérique (Irméccen, Université Sorbonne Paris Nord); Centre de recherche sur les liens sociaux (Cerlis, Université Sorbonne Nouvelle), Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Lire le texte, lire l'image : regards pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Las Palmas de Gran Canaria, Feb 2025, Las Palmas de Gran Canaria, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799166v1</w:t>
+                <w:t xml:space="preserve">hal-04937124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler comme un wesh wesh, non mais wesh !&amp;quot;. ​ Analyse du mot symbole &amp;quot;wesh&amp;quot; et ​de sa représentation auprès des jeunes usagers des réseaux sociaux ​Tiktok et Instagram</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interdiscursivité et la multimodalité au prisme des petites phrases politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le "langage des jeunes" : évolution des usages et représentations </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Vienne, May 2024, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">Intertextualité et mémoire discursive au prime de la multimodalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem; Université Grenoble Alpes, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586372v1</w:t>
+                <w:t xml:space="preserve">hal-05378539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+                <w:t xml:space="preserve">Usages émergents de l'IA générative chez les apprenants de FLE et les élèves du secondaire : penser l'outil comme levier d'écriture et de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Deias</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Usages et mésusages de l'IAG à l'Université : regards croisés étudiants, enseignants, chercheurs. Repères pour un usage éclairé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581635v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites phrases et proverbes chinois : de la dénomination des formes et des genres brefs</w:t>
+                <w:t xml:space="preserve">La fabrique des &amp;quot;petites phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le genre bref"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches sur l'espace germanophone (Cereg, Université Sorbonne Nouvelle); Clesthia (Université Sorbonne Nouvelle), Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de Séminaire Promouvoir les Enquêtes et Recherches Interlabo Sur la Communication Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cente d'étude des discours, images, textes, écrits, communication (Ceditec, Université Paris Est Créteil); Centre de recherche sur les médiations (Crem, Université de Lorraine); Institut de recherche, médias, cultures, communication et numérique (Irméccen, Université Sorbonne Paris Nord); Centre de recherche sur les liens sociaux (Cerlis, Université Sorbonne Nouvelle), Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436154v1</w:t>
+                <w:t xml:space="preserve">hal-04799166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre une langue avec un smartphone : approche méthodologique de l'application Duolingo</w:t>
+                <w:t xml:space="preserve">Parler comme un wesh wesh, non mais wesh !&amp;quot;. ​ Analyse du mot symbole &amp;quot;wesh&amp;quot; et ​de sa représentation auprès des jeunes usagers des réseaux sociaux ​Tiktok et Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raha Bidarmaghz</w:t>
+                <w:t xml:space="preserve">Monica Paniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des jeunes chercheur·es du Crem (AJC Crem, Université de Lorraine); Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2022, Metz, France. pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Colloque Le "langage des jeunes" : évolution des usages et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vienne, May 2024, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168682v1</w:t>
+                <w:t xml:space="preserve">hal-04586372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bouche aux espaces numériques : médiatisation et mise en spectacle des petites phrases politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université Bordeaux), Jun 2023, Bordeaux, France. pp.28-37</w:t>
+              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131691v1</w:t>
+                <w:t xml:space="preserve">hal-04581635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passation de consignes et gestion de classe : l’empan pédagogique des gestes sur les mots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petites phrases et proverbes chinois : de la dénomination des formes et des genres brefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le genre bref"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches sur l'espace germanophone (Cereg, Université Sorbonne Nouvelle); Clesthia (Université Sorbonne Nouvelle), Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290404v1</w:t>
+                <w:t xml:space="preserve">hal-04436154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phraséologie journalistique des attentats : la routine de l'exceptionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre une langue avec un smartphone : approche méthodologique de l'application Duolingo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raha Bidarmaghz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études La presse après les attentats du 13-novembre. Témoignages et traitements journalistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des jeunes chercheur·es du Crem (AJC Crem, Université de Lorraine); Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2022, Metz, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825649v1</w:t>
+                <w:t xml:space="preserve">hal-04168682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallait-il &amp;quot;emmerder les non-vaccinés&amp;quot; ? Analyse du phénomène médiatico-discursif des petites phrases, entre polémique et panaphorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passation de consignes et gestion de classe : l’empan pédagogique des gestes sur les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931471v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites phrases politiques : la puissance des mots en circulation</w:t>
+                <w:t xml:space="preserve">De la bouche aux espaces numériques : médiatisation et mise en spectacle des petites phrases politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, UFR ASSP; ENS de Lyon; CNRS; Laboratoire Triangle, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université Bordeaux), Jun 2023, Bordeaux, France. pp.28-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636464v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites phrases parodiques</w:t>
+                <w:t xml:space="preserve">Phraséologie journalistique des attentats : la routine de l'exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers doctoraux GReLiSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'études La presse après les attentats du 13-novembre. Témoignages et traitements journalistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666304v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance sociale de la dénomination &amp;quot;petite phrase</w:t>
+                <w:t xml:space="preserve">Fallait-il &amp;quot;emmerder les non-vaccinés&amp;quot; ? Analyse du phénomène médiatico-discursif des petites phrases, entre polémique et panaphorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Oct 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213801005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03717772v1</w:t>
+                <w:t xml:space="preserve">hal-03931471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites phrases dans le domaine politique français</w:t>
+                <w:t xml:space="preserve">Les petites phrases parodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Praxitexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">Ateliers doctoraux GReLiSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254590v1</w:t>
+                <w:t xml:space="preserve">hal-03666304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites phrases en politique : analyse d'un phénomène médiatique. Définition et facteurs de détachement</w:t>
+                <w:t xml:space="preserve">Les petites phrases politiques : la puissance des mots en circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers doctoraux GReLiSC - CPTC - Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches linguistiques en sciences de la culture (GReLiSC) du Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), May 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, UFR ASSP; ENS de Lyon; CNRS; Laboratoire Triangle, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254588v1</w:t>
+                <w:t xml:space="preserve">hal-03636464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance sociale de la dénomination &amp;quot;petite phrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de linguistique (LLL, Université d'Orléans), Jul 2022, Orléans, France. pp.[En ligne], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213801005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites phrases dans le domaine politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Praxitexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petites phrases en politique : analyse d'un phénomène médiatique. Définition et facteurs de détachement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers doctoraux GReLiSC - CPTC - Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches linguistiques en sciences de la culture (GReLiSC) du Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), May 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un pognon de dingue, quoi qu'il en coûte ! » : circulation, recatégorisation et figement des petites phrases politiques dans les espaces des discours médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Langue et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre pluridisciplinaire Textes et cultures (CPTC, Université de Bourgogne), Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2743,249 +3006,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De « wesh » à « wesh wesh » : de la mise en discours à la mise en scène numérique d’un mot-symbole du « parler jeune »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Paniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, une personne peut en cacher une autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Metz, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « petites phrases » à la phrase : constitution et exploitation d'un corpus de discours politico-médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration d'un corpus de &amp;quot;petites phrases&amp;quot; politiques : particularités et richesse du questionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLDOC 2019 : Fondements empiriques de la linguistique : données de corpus, données expérimentales. Quelles données pour le linguiste ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nanterre, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2995,91 +3258,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites phrases politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions universitaires de Dijon. , 2025, Langages, 978-2-36441-566-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3089,102 +3352,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pognon de dingue, quoi qu'il en coûte !&amp;quot; : des énoncés oraux à la fabrication des petites phrases politiques dans les espaces des discours numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du sujet parlant. Intime et public, lecture et écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, 236441489X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3194,91 +3457,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites phrases politiques en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3288,151 +3551,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zeyringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3442,100 +3705,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites phrases en politique : analyse d’un phénomène médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03933020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3545,138 +3808,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques. Actes de la journée d'étude - Metz, 14 juin 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raha Bidarmaghz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenguiz Kanaani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Les discours numériques : enjeux linguistiques et communicationnels, perspectives didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AJC Crem, pp.[En ligne], 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3744,51 +4007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F4FA62"/>
+    <w:nsid w:val="8176CAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +4238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-deias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4162-3565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198435215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.226.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17610" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22782" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paniz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Bidarmaghz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03933020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenguiz Kanaani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-deias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4162-3565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198435215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.226.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17610" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22782" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paniz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Bidarmaghz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03933020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenguiz Kanaani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>