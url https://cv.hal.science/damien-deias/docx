--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -823,191 +823,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Guigo, Mitterrand, un homme de paroles</w:t>
+                <w:t xml:space="preserve">Galia Yanoshevsky (dir.), Éthique du discours et responsabilité. En hommage à Roselyne Koren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La religion sous le regard du tiers, 37, pp.424-426. </w:t>
+              <w:t xml:space="preserve">, 2020, La communication politique négative en campagne présidentielle, 38, pp.658-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097732v1</w:t>
+                <w:t xml:space="preserve">hal-03298437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galia Yanoshevsky (dir.), Éthique du discours et responsabilité. En hommage à Roselyne Koren</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo, Mitterrand, un homme de paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La communication politique négative en campagne présidentielle, 38, pp.658-660. </w:t>
+              <w:t xml:space="preserve">, 2020, La religion sous le regard du tiers, 37, pp.424-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.24685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298437v1</w:t>
+                <w:t xml:space="preserve">hal-03097732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1088,165 +1088,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats d'une enquête sur l'usage de l'IAG dans le secondaire</w:t>
+                <w:t xml:space="preserve">Qui a le monopole de la petite phrase ? Analyse du phénomène médiatique de la petite phrase politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Rencontres Enseignants-Chercheurs : langages à l’école et au-delà : apprentissages et expérimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Parole et Langage, Aix-Marseille Université, Apr 2026, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire LPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Parole et Langage; Aix Marseille Université, Jan 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604608v1</w:t>
+                <w:t xml:space="preserve">hal-05465110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a le monopole de la petite phrase ? Analyse du phénomène médiatique de la petite phrase politique</w:t>
+                <w:t xml:space="preserve">Résultats d'une enquête sur l'usage de l'IAG dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Parole et Langage; Aix Marseille Université, Jan 2026, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">26ème Rencontres Enseignants-Chercheurs : langages à l’école et au-delà : apprentissages et expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Parole et Langage, Aix-Marseille Université, Apr 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465110v1</w:t>
+                <w:t xml:space="preserve">hal-05604608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
               </w:r>
@@ -2270,178 +2270,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passation de consignes et gestion de classe : l’empan pédagogique des gestes sur les mots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la bouche aux espaces numériques : médiatisation et mise en spectacle des petites phrases politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université Bordeaux), Jun 2023, Bordeaux, France. pp.28-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290404v1</w:t>
+                <w:t xml:space="preserve">hal-04131691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bouche aux espaces numériques : médiatisation et mise en spectacle des petites phrases politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passation de consignes et gestion de classe : l’empan pédagogique des gestes sur les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université Bordeaux), Jun 2023, Bordeaux, France. pp.28-37</w:t>
+              <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131691v1</w:t>
+                <w:t xml:space="preserve">hal-04290404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraséologie journalistique des attentats : la routine de l'exceptionnel</w:t>
               </w:r>
@@ -2490,234 +2490,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallait-il &amp;quot;emmerder les non-vaccinés&amp;quot; ? Analyse du phénomène médiatico-discursif des petites phrases, entre polémique et panaphorisation</w:t>
+                <w:t xml:space="preserve">Les petites phrases parodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Ateliers doctoraux GReLiSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931471v1</w:t>
+                <w:t xml:space="preserve">hal-03666304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites phrases parodiques</w:t>
+                <w:t xml:space="preserve">Les petites phrases politiques : la puissance des mots en circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers doctoraux GReLiSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, UFR ASSP; ENS de Lyon; CNRS; Laboratoire Triangle, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666304v1</w:t>
+                <w:t xml:space="preserve">hal-03636464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites phrases politiques : la puissance des mots en circulation</w:t>
+                <w:t xml:space="preserve">Fallait-il &amp;quot;emmerder les non-vaccinés&amp;quot; ? Analyse du phénomène médiatico-discursif des petites phrases, entre polémique et panaphorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, UFR ASSP; ENS de Lyon; CNRS; Laboratoire Triangle, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Théories et pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pluridisciplinaire textes et cultures (CPTC, Université de Bourgogne), Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636464v1</w:t>
+                <w:t xml:space="preserve">hal-03931471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance sociale de la dénomination &amp;quot;petite phrase</w:t>
               </w:r>
@@ -4007,51 +4007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8176CAAB"/>
+    <w:nsid w:val="24007647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4238,51 +4238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-deias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4162-3565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198435215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.226.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17610" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22782" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paniz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Bidarmaghz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03933020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenguiz Kanaani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-deias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4162-3565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198435215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.226.0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17610" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.24685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22782" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Paniz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Bidarmaghz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03931471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03933020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenguiz Kanaani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>