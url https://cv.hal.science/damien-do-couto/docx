--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -898,364 +898,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-Stratigraphic evolution of the Offshore Western Niger Delta from the Cretaceous to Present : Implications of Delta Dynamics and Paleo-Topography on Gravity-Driven Deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géothermie : une énergie ubiquiste, sous différentes formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700016v1</w:t>
+                <w:t xml:space="preserve">hal-03887142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03769939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géothermie : une énergie ubiquiste, sous différentes formes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectono-Stratigraphic evolution of the Offshore Western Niger Delta from the Cretaceous to Present : Implications of Delta Dynamics and Paleo-Topography on Gravity-Driven Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887142v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique rifting triggered by slab tearing and back-arc extension: the case of the Alboran rift in the eastern Betics</w:t>
               </w:r>
@@ -1637,295 +1637,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic Model of a Middle-Late Jurassic carbonate system (Mozduran Ridge, Kopet Dagh area, NE Iran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooholah Noemani Rad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Brunet</w:t>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pomar</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz T Fürsich</w:t>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128, pp.104976. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.104976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332165v1</w:t>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphic Model of a Middle-Late Jurassic carbonate system (Mozduran Ridge, Kopet Dagh area, NE Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Rooholah Noemani Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Luis Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+                <w:t xml:space="preserve">Franz T Fürsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.104976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+                <w:t xml:space="preserve">hal-03332165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of hydrocarbons in the Geneva Basin: insights from oil, gas and source rock organic geochemistry</w:t>
               </w:r>
@@ -2179,90 +2179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene and Pleistocene stratigraphic evolution of the western Niger Delta intraslope basins: A record of glacio-eustatic sea-level and basin tectonic forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2566,467 +2566,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excursion dans les bassins sédimentaires miocènes des cordillères Bétiques orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+                <w:t xml:space="preserve">hal-03886878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Periáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose María Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03595803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excursion dans les bassins sédimentaires miocènes des cordillères Bétiques orientales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886878v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic stratigraphy and depositional architecture of Neogene intraslope basins, offshore western Niger Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,965 +3469,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01167544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lago Mare episodes around the Messinian–Zanclean boundary in the deep southwestern Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine gateway vs. fluvial stream within the Balkans from 6 to 5 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dalibard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.55-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256850v1</w:t>
+                <w:t xml:space="preserve">hal-01114483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250222v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01124436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roussillon Basin (S. France): A case-study to distinguish local and regional events between 6 and 3 Ma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lago Mare episodes around the Messinian–Zanclean boundary in the deep southwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Clauzon</w:t>
+                <w:t xml:space="preserve">Mathieu Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Le Strat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.18-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254424v1</w:t>
+                <w:t xml:space="preserve">hal-01256850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine gateway vs. fluvial stream within the Balkans from 6 to 5 Ma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Roussillon Basin (S. France): A case-study to distinguish local and regional events between 6 and 3 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66 (1), pp.231-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.18-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114483v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01124436v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112554v1</w:t>
+                <w:t xml:space="preserve">hal-01250176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Barhoun</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250176v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imagery of active faulting offshore Al Hoceima, Northern Morocco</w:t>
               </w:r>
@@ -4694,51 +4694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic inversion of an asymmetric graben: insights from a combined field and gravity survey in the Sorbas basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,51 +5536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital control of relative sea level changes in the Plio-Pleistocene of the Northeast Brazilian Equatorial Margin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,277 +5651,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First 3D characterization of the Rhône Messinian Canyon in the Tricastin area from complementary geophysical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenice Froment</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beaupretre</w:t>
+                <w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEES 2022 - 3rd European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romanian Association for Earthquake Engineering, UTCB, INFP, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03962474v1</w:t>
+                <w:t xml:space="preserve">hal-03808861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
+                <w:t xml:space="preserve">First 3D characterization of the Rhône Messinian Canyon in the Tricastin area from complementary geophysical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanaba Bagayoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t>
+                <w:t xml:space="preserve">Sophie Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t>
+              <w:t xml:space="preserve">ECEES 2022 - 3rd European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanian Association for Earthquake Engineering, UTCB, INFP, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808861v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03962474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphic evaluation and seismic character of Early - Middle Miocene marine sediment deposits on the North West Java Basin, Indonesia</w:t>
               </w:r>
@@ -6690,51 +6690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hugo Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marin Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,64 +6812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marga Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6936,51 +6936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,51 +7776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63984DF9"/>
+    <w:nsid w:val="C25F92C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8007,51 +8007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-do-couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0589-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9543-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230155" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Larrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-1221-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03700016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-1166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooholah Noemani Rad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pomar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz T F&#252;rsich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104976" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moscariello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bou Daher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Littke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-021-00388-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2020023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hoggmascall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.06.030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1184-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalibard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00868910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Negro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.405" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Macalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.07.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lagard&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gisselbrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gounelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9958" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-227" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03962474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanaba Bagayoko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaupretre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588195v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Natasia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Nader" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta - Maria Popescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camerlenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Do Couto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Madof" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Estrada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01148777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-do-couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0589-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9543-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230155" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Larrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-1221-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03700016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-1166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooholah Noemani Rad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pomar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz T F&#252;rsich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104976" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moscariello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bou Daher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Littke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-021-00388-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2020023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hoggmascall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.06.030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1184-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalibard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00868910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Negro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.405" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Macalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.07.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lagard&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gisselbrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gounelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9958" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-227" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03962474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanaba Bagayoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaupretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588195v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Natasia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Nader" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta - Maria Popescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camerlenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Do Couto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Madof" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Estrada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01148777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>