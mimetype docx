--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">313564486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Pdq1opgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/W-9543-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,4857 +245,4857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-step scenario of the Messinian Crisis (Clauzon et al. , 1996): a specification supported by new data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 197, 2 (24p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messinian canyons morphology of the Rhône and Ardèche rivers (south-east France): new insights from seismic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mocochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Miquelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Messinian Crisis, 195 (19), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2024015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New heat flow data on the South Balearic margin: evidence of regional fluid circulation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 870, pp.230155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04462208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique rifting triggered by slab tearing: the case of the Alboran rifted margin in the eastern Betics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Larrey</w:t>
+                <w:t xml:space="preserve">Climate and Atlantic sea-level recorded in Southwestern Spain from 6.3 to 5.2 Ma. Inferences on the Messinian Crisis in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Warny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Jiménez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1221-1244. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-14-1221-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04604310v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Atlantic sea-level recorded in Southwestern Spain from 6.3 to 5.2 Ma. Inferences on the Messinian Crisis in the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oblique rifting triggered by slab tearing: the case of the Alboran rifted margin in the eastern Betics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+                <w:t xml:space="preserve">Marine Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Warny</w:t>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Jiménez-Moreno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2023013⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1221-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-14-1221-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219830v1</w:t>
+                <w:t xml:space="preserve">insu-04604310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie : une énergie ubiquiste, sous différentes formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Tectono-Stratigraphic evolution of the Offshore Western Niger Delta from the Cretaceous to Present : Implications of Delta Dynamics and Paleo-Topography on Gravity-Driven Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03769939v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-Stratigraphic evolution of the Offshore Western Niger Delta from the Cretaceous to Present : Implications of Delta Dynamics and Paleo-Topography on Gravity-Driven Deformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12609⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700016v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03769939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique rifting triggered by slab tearing and back-arc extension: the case of the Alboran rift in the eastern Betics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, (D)rifting into the future: the relevance of rifts and divergent margins in the 21st century, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-2022-1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Sistan orogen (Eastern Iran): Tectono-metamorphic evolution and significance within the Tethyan realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.460-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192 (1), pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphic Model of a Middle-Late Jurassic carbonate system (Mozduran Ridge, Kopet Dagh area, NE Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">Rooholah Noemani Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
+                <w:t xml:space="preserve">Luis Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz T Fürsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.104976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic Model of a Middle-Late Jurassic carbonate system (Mozduran Ridge, Kopet Dagh area, NE Iran)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Brunet</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pomar</w:t>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz T Fürsich</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.104976⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332165v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of hydrocarbons in the Geneva Basin: insights from oil, gas and source rock organic geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Moscariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Bou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Littke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s00015-021-00388-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Geological Hazards: Charting the Course of Progress and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Casalbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Galindo-Zaldívar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.393 - 428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/oceans2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene and Pleistocene stratigraphic evolution of the western Niger Delta intraslope basins: A record of glacio-eustatic sea-level and basin tectonic forcings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Géodynamique de la Méditerranée occidentale : une série de bassins d'arrière-arc dans un environnement montagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047067v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodynamique de la Méditerranée occidentale : une série de bassins d'arrière-arc dans un environnement montagneux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Pliocene and Pleistocene stratigraphic evolution of the western Niger Delta intraslope basins: A record of glacio-eustatic sea-level and basin tectonic forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Romagny</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.103355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979552v1</w:t>
+                <w:t xml:space="preserve">hal-03047067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teurquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursion dans les bassins sédimentaires miocènes des cordillères Bétiques orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose María Abril</w:t>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03595803v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Periáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose María Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03595803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic stratigraphy and depositional architecture of Neogene intraslope basins, offshore western Niger Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Hoggmascall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.449-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceratolithus acutus (= C. armatus ), calcareous nannofossil marker of the marine reflooding that terminated the Messinian salinity crisis: Comment on “Paratethyan ostracods in the Spanish Lago-Mare: More evidence for interbasinal exchange at high Mediterranean sea level” by . Palaeogeogr., Palaeoclimatol., Palaeoecol. 441, 854–870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 485, pp.986-989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea Basin in the last 25 Myrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 677-678, pp.280-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monazite U–Th–Pb EPMA and zircon U–Pb SIMS chronological constraints on the tectonic, metamorphic, and thermal events in the inner part of the Variscan orogen, example from the Sioule series, French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 105, pp.557-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-015-1184-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01167544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine gateway vs. fluvial stream within the Balkans from 6 to 5 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (1), pp.231-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01124436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lago Mare episodes around the Messinian–Zanclean boundary in the deep southwestern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.55-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256850v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roussillon Basin (S. France): A case-study to distinguish local and regional events between 6 and 3 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Le Strat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.18-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of the Sorbas Basin (Spain): new constraints on the Messinian Erosional Surface morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+                <w:t xml:space="preserve">Lago Mare episodes around the Messinian–Zanclean boundary in the deep southwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.101-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250222v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the comment on the paper “Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain) by Do Couto et al. (2014) Marine and Petroleum Geology 52 (57e76)” authored by Serrano and Guerra-Merchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.340-342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imagery of active faulting offshore Al Hoceima, Northern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 632, pp.160-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01103821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lago Mare and the Messinian Salinity Crisis: Evidence from the Alboran Sea (S. Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.57-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00949133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic inversion of an asymmetric graben: insights from a combined field and gravity survey in the Sorbas basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (7), pp.1360-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013TC003458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01017447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ductile to brittle, late- to post-orogenic evolution of the Betic Cordillera: Structural insights from the northeastern Internal zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (4-5), pp.405-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00868910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Messinian Salinity Crisis in the Dacic Basin (SW Romania) and early Zanclean Mediterranean-Eastern Paratethys high sea-level connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Macalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 310 (3-4), pp.256-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00616338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5084,288 +5105,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Hydro-Mechanical modelling of the Larderello geothermal system, Tuscany, Italy: Emphasis on the role of tectonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations for site effect estimation in a complex sedimentary basin: a comparison between different approaches for designing 3D seismic models of the subsurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics-based Ground Motion Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver (BC), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5375,1272 +5396,1272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of uncertain bedrock seismic velocity structure on numerical simulation of earthquake ground motion (EGM): case study of the Le Teil earthquake (November 11, 2019, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gounelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital control of relative sea level changes in the Plio-Pleistocene of the Northeast Brazilian Equatorial Margin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First 3D characterization of the Rhône Messinian Canyon in the Tricastin area from complementary geophysical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanaba Bagayoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECEES 2022 - 3rd European Conference on Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romanian Association for Earthquake Engineering, UTCB, INFP, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03962474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphic evaluation and seismic character of Early - Middle Miocene marine sediment deposits on the North West Java Basin, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanda Natasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Nader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épisodes Lago Mare associés à la Crise messinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta - Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea basin since the last 25 Myrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03551696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the drainage system in the SE Betic Cordillera since the Tortonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution post tortonienne du réseau de drainage dans le sud-est des Bétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean van den Driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00913430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6650,269 +6671,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer Shelf 3d Geomorphological Features in the Plio-Pleistocene of the Brazilian Equatorial Margin: Depositional System Driven by 405 Kyr Cyclicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hugo Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marin Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive and updated compilation of the seismic stratigraphy markers in the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marga Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6922,676 +6943,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attila Çiner; Stefan Grab; Etienne Jaillard; Domenico Doronzo; André Michard; Marina Rabineau; Helder I. Chaminé (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research on Geomorphology, Sedimentology, Marine Geosciences and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.265-270, 2022, Advances in Science, Technology &amp; Innovation, 978-3-030-72546-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72547-1_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03596108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geological History for the Alboran Sea Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alboran Sea - Ecosystems and Marine Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 485, Springer International Publishing, pp.111-155, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65516-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée s'assèche à la fin du Messinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouridey J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géologie des Bouches du Rhône, Roches et paysages remarquables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM Edition, pp.145-160, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.D- Maps and legend. Representative line drawings (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Camerlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF/CCGM, pp.9, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.C- Maps and legend. Extension maps ot the MSC seismic markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Madof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF/CCGM, pp.8, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7601,114 +7622,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution géodynamique de la Mer d’Alboran par l’étude des bassins sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA066019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01148777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7776,51 +7797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C25F92C1"/>
+    <w:nsid w:val="46F86818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8007,51 +8028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-do-couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0589-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9543-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230155" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Larrey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-1221-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03700016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-1166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooholah Noemani Rad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pomar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz T F&#252;rsich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104976" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moscariello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bou Daher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Littke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-021-00388-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2020023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hoggmascall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.06.030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1184-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalibard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00868910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Negro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.405" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Macalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.07.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lagard&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gisselbrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gounelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9958" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-227" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03962474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanaba Bagayoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaupretre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588195v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Natasia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Nader" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta - Maria Popescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camerlenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Do Couto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Madof" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Estrada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01148777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-do-couto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0589-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Pdq1opgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-9543-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Miquelis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Larrey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-1221-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03700016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12609" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouthereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-1166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooholah Noemani Rad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pomar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz T F&#252;rsich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104976" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moscariello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bou Daher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Littke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-021-00388-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2020023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103355" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hoggmascall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.06.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.07.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-015-1184-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalibard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.04.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.10.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003458" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00868910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Negro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Macalet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.07.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lagard&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17687" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavou&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gisselbrecht" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gounelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9958" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-227" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03962474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Froment" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanaba Bagayoko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaupretre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanda Natasia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Nader" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta - Maria Popescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Diot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035408v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camerlenghi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Do Couto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lymer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Madof" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Estrada" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01148777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>