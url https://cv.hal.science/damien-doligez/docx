--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -546,351 +546,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Deduction in the B Set Theory using Typed Proof Search and Deduction Modulo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coalescing: Syntactic Abstraction for Reasoning in First-Order Modal Logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bury</w:t>
+                <w:t xml:space="preserve">Jael Kriener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delahaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermant</w:t>
+                <w:t xml:space="preserve">Leslie Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Libal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp 42-58</w:t>
+              <w:t xml:space="preserve">ARQNL 2014 - The first International Workshop on Automated Reasoning in Quantified Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204701v2</w:t>
+                <w:t xml:space="preserve">hal-01063512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescing: Syntactic Abstraction for Reasoning in First-Order Modal Logics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Deduction in the B Set Theory using Typed Proof Search and Deduction Modulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jael Kriener</w:t>
+                <w:t xml:space="preserve">Pierre Halmagrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Lamport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARQNL 2014 - The first International Workshop on Automated Reasoning in Quantified Non-Classical Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.1-16</w:t>
+              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp 42-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063512v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Certiﬁcation in Zenon Modulo: When Achilles Uses Deduction Modulo to Outrun the Tortoise with Shorter Steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Halmagrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWIL - 10th International Workshop on the Implementation of Logics - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -915,103 +915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Modulo: When Achilles Outruns the Tortoise using Deduction Modulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Halmagrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPAR - Logic for Programming Artificial Intelligence and Reasoning - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Stellenbosch, South Africa. pp.274-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1039,338 +1039,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of secured systems by mixing programs, specifications and proofs in an object-oriented programming environment. A case study within the FoCaLiZe environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLA+ Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rioboo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Ricketts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAS - Seventh Workshop on Programming Languages and Analysis for Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI meets Formal Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773654v1</w:t>
+                <w:t xml:space="preserve">hal-00726632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLA+ Proofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of secured systems by mixing programs, specifications and proofs in an object-oriented programming environment. A case study within the FoCaLiZe environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cousineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI meets Formal Software Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLAS - Seventh Workshop on Programming Languages and Analysis for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2336717.2336726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726632v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLA+ Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lamport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium On Formal Methods - FM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.147-154, </w:t>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lamport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Lamport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1873,303 +1873,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusted Software within Focal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carlier</w:t>
+                <w:t xml:space="preserve">A TLA+ Proof System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delahaye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslie Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2008 - Computer &amp; Electronics Security Applications Rendez-vous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Rennes, France. pp.162-179</w:t>
+              <w:t xml:space="preserve">Knowledge Exchange: Automated Provers and Proof Assistants (KEAPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125667v2</w:t>
+                <w:t xml:space="preserve">inria-00338299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TLA+ Proof System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+                <w:t xml:space="preserve">Trusted Software within Focal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Exchange: Automated Provers and Proof Assistants (KEAPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">C&amp;ESAR 2008 - Computer &amp; Electronics Security Applications Rendez-vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Rennes, France. pp.162-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00338299v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon: an Extensible Automated Theorem Prover Producing Checkable Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,51 +3274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F3B5714"/>
+    <w:nsid w:val="5A6C32C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3505,51 +3505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-doligez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3190-6342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057358370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930213v12" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garrigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jael Kriener" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lamport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2336717.2336726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricketts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14808-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L63WFQW3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rydhof Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1480881.1480897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125667v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45685-6_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GT9ZVZCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297708v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021979218446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL40VF0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deutsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53c27f53e2115f847f855b9a400169d218363185;origin=https://hal.archives-ouvertes.fr/hal-01867778;visit=swh:1:snp:66f78f3d525323f8a6a0b9b4c9162be9a06d6481;anchor=swh:1:rev:7eec094cb90a3972ac86bea5789f3441003a3f2c;path=/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82b87d50c6b60741d85de0a83ec0982112bdee0;origin=https://hal.archives-ouvertes.fr/hal-01863457;visit=swh:1:snp:4d172a103aed92c68e0fd3b3be8c4a6e058d670d;anchor=swh:1:rev:c812045b6b43f7bfeca7954a47baf2dcbb8c6d8d;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-doligez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3190-6342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057358370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930213v12" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garrigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jael Kriener" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lamport" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricketts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2336717.2336726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14808-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L63WFQW3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rydhof Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1480881.1480897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125667v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45685-6_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GT9ZVZCP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/158511.158611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297708v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021979218446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PL40VF0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deutsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53c27f53e2115f847f855b9a400169d218363185;origin=https://hal.archives-ouvertes.fr/hal-01867778;visit=swh:1:snp:66f78f3d525323f8a6a0b9b4c9162be9a06d6481;anchor=swh:1:rev:7eec094cb90a3972ac86bea5789f3441003a3f2c;path=/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82b87d50c6b60741d85de0a83ec0982112bdee0;origin=https://hal.archives-ouvertes.fr/hal-01863457;visit=swh:1:snp:4d172a103aed92c68e0fd3b3be8c4a6e058d670d;anchor=swh:1:rev:c812045b6b43f7bfeca7954a47baf2dcbb8c6d8d;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03173357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>