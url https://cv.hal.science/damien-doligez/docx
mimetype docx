--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -3274,51 +3274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A6C32C5"/>
+    <w:nsid w:val="38D88A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>